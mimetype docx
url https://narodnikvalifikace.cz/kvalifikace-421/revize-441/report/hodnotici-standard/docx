--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A184D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A184D61" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A184D61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31736AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31736AAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31736AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.4.2026 2:22:44</w:t>
+        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.4.2026 2:22:44</w:t>
+        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.4.2026 2:22:44</w:t>
+        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.4.2026 2:22:44</w:t>
+        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.4.2026 2:22:44</w:t>
+        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.4.2026 2:22:44</w:t>
+        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>