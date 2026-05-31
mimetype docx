--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R31736AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR31736AAA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR31736AAA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A3D891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A3D891" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A3D891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
+        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
+        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
+        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
+        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
+        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.5.2026 5:51:48</w:t>
+        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>