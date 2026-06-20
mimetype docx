--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63A3D891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63A3D891" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63A3D891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CD9DF91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CD9DF91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CD9DF91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
+        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
+        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
+        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
+        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
+        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.5.2026 6:10:22</w:t>
+        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>