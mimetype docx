--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1CD9DF91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1CD9DF91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1CD9DF91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7148D821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7148D821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7148D821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
+        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
+        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
+        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
+        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
+        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.6.2026 22:46:39</w:t>
+        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>