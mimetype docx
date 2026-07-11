--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7148D821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7148D821" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7148D821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R226F9B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR226F9B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR226F9B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
+        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
+        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
+        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
+        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
+        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 21.6.2026 0:26:35</w:t>
+        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>