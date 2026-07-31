--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R226F9B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR226F9B75" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR226F9B75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED45047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED45047" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED45047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
+        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
+        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
+        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
+        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
+        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 11.7.2026 6:21:35</w:t>
+        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>