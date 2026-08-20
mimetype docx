--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ED45047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ED45047" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ED45047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EC29787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EC29787" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EC29787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
+        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
+        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
+        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
+        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
+        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 31.7.2026 14:32:42</w:t>
+        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>