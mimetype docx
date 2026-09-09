--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EC29787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EC29787" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EC29787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E7418CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E7418CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E7418CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 28.11.2011 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
+        <w:t>Technik BOZP, 9.9.2026 22:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2001,51 +2001,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
+        <w:t>Technik BOZP, 9.9.2026 22:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2540,51 +2540,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
+        <w:t>Technik BOZP, 9.9.2026 22:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4214,51 +4214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „vyhověl“ nebo „nevyhověl“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
+        <w:t>Technik BOZP, 9.9.2026 22:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 1 až 1,5 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
+        <w:t>Technik BOZP, 9.9.2026 22:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 6</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5965,51 +5965,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborná škola živnostenská Přerov, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Technik BOZP, 20.8.2026 19:56:08</w:t>
+        <w:t>Technik BOZP, 9.9.2026 22:49:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 6</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>