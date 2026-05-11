--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26DE0714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26DE0714" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26DE0714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C226923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C226923" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C226923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 19.4.2026 22:50:09</w:t>
+        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54A6108C"/>
+    <w:nsid w:val="082D1FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="057E522B"/>
+    <w:nsid w:val="2BC4FA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74DBAD57"/>
+    <w:nsid w:val="0A18CD56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>