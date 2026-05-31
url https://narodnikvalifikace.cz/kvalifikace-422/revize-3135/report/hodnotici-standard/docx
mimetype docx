--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C226923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C226923" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C226923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A25326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A25326" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A25326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.5.2026 4:48:48</w:t>
+        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="082D1FD6"/>
+    <w:nsid w:val="3A608D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BC4FA45"/>
+    <w:nsid w:val="340B1B01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A18CD56"/>
+    <w:nsid w:val="6A5AAA33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>