--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19A25326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19A25326" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19A25326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FF9FDD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FF9FDD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FF9FDD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.5.2026 8:56:57</w:t>
+        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A608D97"/>
+    <w:nsid w:val="58F96489"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="340B1B01"/>
+    <w:nsid w:val="139A9E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6A5AAA33"/>
+    <w:nsid w:val="634018B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>