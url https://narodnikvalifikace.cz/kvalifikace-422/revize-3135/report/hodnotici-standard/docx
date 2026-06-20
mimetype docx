--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FF9FDD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FF9FDD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FF9FDD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7F8227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7F8227" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7F8227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.6.2026 22:51:45</w:t>
+        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58F96489"/>
+    <w:nsid w:val="5936DF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="139A9E17"/>
+    <w:nsid w:val="6505BFD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="634018B9"/>
+    <w:nsid w:val="37AA8F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>