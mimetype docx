--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7F8227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7F8227" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7F8227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C64740F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C64740F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C64740F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 21.6.2026 0:33:46</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5936DF74"/>
+    <w:nsid w:val="5C0CCA04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6505BFD8"/>
+    <w:nsid w:val="45878460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="37AA8F95"/>
+    <w:nsid w:val="41099E46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>