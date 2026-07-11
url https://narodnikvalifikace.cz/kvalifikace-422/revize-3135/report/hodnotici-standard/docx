--- v5 (2026-07-11)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C64740F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C64740F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C64740F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20020ADB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20020ADB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20020ADB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 2:20:27</w:t>
+        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5C0CCA04"/>
+    <w:nsid w:val="7F87491E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="45878460"/>
+    <w:nsid w:val="19A3BB3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41099E46"/>
+    <w:nsid w:val="774CB67A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>