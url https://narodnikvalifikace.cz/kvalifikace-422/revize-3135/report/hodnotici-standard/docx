--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20020ADB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20020ADB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20020ADB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DBD8471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DBD8471" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DBD8471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 11.7.2026 3:36:52</w:t>
+        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F87491E"/>
+    <w:nsid w:val="4780F4FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19A3BB3E"/>
+    <w:nsid w:val="53BB9F21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="774CB67A"/>
+    <w:nsid w:val="4A781D3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>