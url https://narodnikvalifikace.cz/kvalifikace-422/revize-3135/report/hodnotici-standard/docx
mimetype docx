--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DBD8471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DBD8471" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DBD8471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R220E563C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR220E563C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR220E563C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 31.7.2026 11:27:43</w:t>
+        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4780F4FB"/>
+    <w:nsid w:val="54C76808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53BB9F21"/>
+    <w:nsid w:val="569935D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A781D3C"/>
+    <w:nsid w:val="76D0B758"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>