--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R220E563C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR220E563C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR220E563C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B429BDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B429BDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B429BDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 20.8.2026 15:44:09</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="54C76808"/>
+    <w:nsid w:val="15D0E0FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="569935D2"/>
+    <w:nsid w:val="055B15DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="76D0B758"/>
+    <w:nsid w:val="75A66E28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>