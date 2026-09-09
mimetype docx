--- v9 (2026-09-09)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B429BDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B429BDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B429BDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25B3A519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25B3A519" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25B3A519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1235,51 +1235,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 15.01.2021 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2385,51 +2385,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3290,51 +3290,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4617,51 +4617,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5885,51 +5885,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7261,51 +7261,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8341,51 +8341,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9889,51 +9889,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou z 3 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10629,51 +10629,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -11904,51 +11904,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 20 až 25 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12365,84 +12365,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Potápěč operátor, 9.9.2026 21:56:38</w:t>
+        <w:t>Potápěč operátor, 9.9.2026 22:51:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="15D0E0FC"/>
+    <w:nsid w:val="79CCEACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12528,51 +12528,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="055B15DF"/>
+    <w:nsid w:val="5779DD4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -12658,51 +12658,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75A66E28"/>
+    <w:nsid w:val="51781EA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>