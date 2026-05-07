--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7615CA89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7615CA89" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7615CA89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3055227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3055227F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3055227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.4.2026 0:27:33</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73089DB7"/>
+    <w:nsid w:val="4A5662A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="456959CF"/>
+    <w:nsid w:val="7F935A62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0CBA0348"/>
+    <w:nsid w:val="65C686DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0244CDD2"/>
+    <w:nsid w:val="1A9CE182"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>