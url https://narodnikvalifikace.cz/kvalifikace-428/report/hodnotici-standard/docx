--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3055227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3055227F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3055227F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3179BE04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3179BE04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3179BE04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.5.2026 17:20:08</w:t>
+        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4A5662A2"/>
+    <w:nsid w:val="35A6F808"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F935A62"/>
+    <w:nsid w:val="4D9C186D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65C686DD"/>
+    <w:nsid w:val="64E3132C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1A9CE182"/>
+    <w:nsid w:val="4FA9616E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>