--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3179BE04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3179BE04" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3179BE04" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B7C2D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B7C2D12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B7C2D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 28.5.2026 2:29:58</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35A6F808"/>
+    <w:nsid w:val="2587E364"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4D9C186D"/>
+    <w:nsid w:val="6EBBDBE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64E3132C"/>
+    <w:nsid w:val="75154C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FA9616E"/>
+    <w:nsid w:val="10E0B4A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>