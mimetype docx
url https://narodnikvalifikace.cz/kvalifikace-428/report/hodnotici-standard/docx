--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B7C2D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B7C2D12" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B7C2D12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71025BBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71025BBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71025BBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:23</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 9:36:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2587E364"/>
+    <w:nsid w:val="53670D98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6EBBDBE1"/>
+    <w:nsid w:val="1FF61AB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="75154C16"/>
+    <w:nsid w:val="46628BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10E0B4A6"/>
+    <w:nsid w:val="3162AE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>