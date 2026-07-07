--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71025BBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71025BBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71025BBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73FD4DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73FD4DD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73FD4DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 17.6.2026 11:01:14</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="53670D98"/>
+    <w:nsid w:val="4B605B4B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FF61AB3"/>
+    <w:nsid w:val="2BEA215E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="46628BE9"/>
+    <w:nsid w:val="2BB7D95F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3162AE60"/>
+    <w:nsid w:val="51845964"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>