--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73FD4DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73FD4DD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73FD4DD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EE75F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EE75F4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EE75F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 12:24:34</w:t>
+        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4B605B4B"/>
+    <w:nsid w:val="2F695949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BEA215E"/>
+    <w:nsid w:val="693737A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BB7D95F"/>
+    <w:nsid w:val="42469716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="51845964"/>
+    <w:nsid w:val="06C0C31A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>