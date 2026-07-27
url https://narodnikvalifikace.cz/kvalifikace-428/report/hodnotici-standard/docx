--- v6 (2026-07-07)
+++ v7 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6EE75F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6EE75F4F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6EE75F4F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A37D0FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A37D0FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A37D0FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 7.7.2026 13:43:18</w:t>
+        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F695949"/>
+    <w:nsid w:val="6C31071D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="693737A1"/>
+    <w:nsid w:val="6889CBA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="42469716"/>
+    <w:nsid w:val="3380D614"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="06C0C31A"/>
+    <w:nsid w:val="561F9ACF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>