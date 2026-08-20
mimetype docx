--- v7 (2026-07-27)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A37D0FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A37D0FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A37D0FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCE3720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCE3720" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCE3720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 27.7.2026 20:30:24</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C31071D"/>
+    <w:nsid w:val="1DCB9D46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6889CBA6"/>
+    <w:nsid w:val="6E4CDC6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3380D614"/>
+    <w:nsid w:val="05CD64F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="561F9ACF"/>
+    <w:nsid w:val="44B3988E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>