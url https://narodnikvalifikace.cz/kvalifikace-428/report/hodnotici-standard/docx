--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCE3720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCE3720" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCE3720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36822B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36822B99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36822B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 12:40:38</w:t>
+        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1DCB9D46"/>
+    <w:nsid w:val="51DAF78C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E4CDC6C"/>
+    <w:nsid w:val="2AD0A37C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="05CD64F9"/>
+    <w:nsid w:val="67ED35B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="44B3988E"/>
+    <w:nsid w:val="0342E0BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>