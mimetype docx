--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36822B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36822B99" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36822B99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1894050C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1894050C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1894050C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2129,51 +2129,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3330,51 +3330,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4335,51 +4335,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4972,51 +4972,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5948,51 +5948,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7550,51 +7550,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 7 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8179,84 +8179,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojní klempíř/klempířka, 20.8.2026 13:33:16</w:t>
+        <w:t>Strojní klempíř/klempířka, 9.9.2026 19:24:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51DAF78C"/>
+    <w:nsid w:val="719C7A04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8342,51 +8342,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2AD0A37C"/>
+    <w:nsid w:val="06CA7E3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8472,51 +8472,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="67ED35B8"/>
+    <w:nsid w:val="0521EDFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8602,51 +8602,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0342E0BE"/>
+    <w:nsid w:val="50A7BC50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>