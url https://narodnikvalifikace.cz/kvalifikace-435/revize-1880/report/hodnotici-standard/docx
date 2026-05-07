--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BEF2ED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BEF2ED6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BEF2ED6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1889B81D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1889B81D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1889B81D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.4.2026 10:13:47</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="50301D8E"/>
+    <w:nsid w:val="64A5A0EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48851DEE"/>
+    <w:nsid w:val="3EE17F89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D4AC4B6"/>
+    <w:nsid w:val="65EE8E6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>