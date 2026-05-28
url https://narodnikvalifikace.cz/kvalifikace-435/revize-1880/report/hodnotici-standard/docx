--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1889B81D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1889B81D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1889B81D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C508C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C508C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C508C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.5.2026 18:48:04</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="64A5A0EE"/>
+    <w:nsid w:val="151DC23E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EE17F89"/>
+    <w:nsid w:val="7D2F5558"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65EE8E6B"/>
+    <w:nsid w:val="140481FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>