--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7C508C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7C508C6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7C508C6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5623DB81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5623DB81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5623DB81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:19:31</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="151DC23E"/>
+    <w:nsid w:val="3B7B2EB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D2F5558"/>
+    <w:nsid w:val="587AB2D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="140481FF"/>
+    <w:nsid w:val="1099ED26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>