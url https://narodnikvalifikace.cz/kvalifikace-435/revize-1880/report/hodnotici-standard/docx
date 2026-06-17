--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5623DB81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5623DB81" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5623DB81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EC83E67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EC83E67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EC83E67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 28.5.2026 5:38:03</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3B7B2EB5"/>
+    <w:nsid w:val="61CE84AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="587AB2D6"/>
+    <w:nsid w:val="030E8D36"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1099ED26"/>
+    <w:nsid w:val="151EEB6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>