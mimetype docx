--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5EC83E67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5EC83E67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5EC83E67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79FA2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79FA2320" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79FA2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 17.6.2026 13:29:22</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="61CE84AD"/>
+    <w:nsid w:val="0F7B2BDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="030E8D36"/>
+    <w:nsid w:val="549EA2E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="151EEB6C"/>
+    <w:nsid w:val="5FB0CB18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>