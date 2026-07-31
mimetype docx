--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79FA2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79FA2320" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79FA2320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C14C90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C14C90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C14C90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 7.7.2026 15:06:34</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F7B2BDF"/>
+    <w:nsid w:val="38E89131"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="549EA2E7"/>
+    <w:nsid w:val="672B53F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FB0CB18"/>
+    <w:nsid w:val="7E60B488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>