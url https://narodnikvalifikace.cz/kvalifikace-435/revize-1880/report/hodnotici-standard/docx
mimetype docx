--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R27C14C90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR27C14C90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR27C14C90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E4AAFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E4AAFBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E4AAFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 16:34:14</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38E89131"/>
+    <w:nsid w:val="742FB5E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="672B53F9"/>
+    <w:nsid w:val="2D5660BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7E60B488"/>
+    <w:nsid w:val="55E9B346"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>