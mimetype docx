--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7E4AAFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7E4AAFBD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7E4AAFBD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2491E35B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2491E35B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2491E35B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 31.7.2026 17:47:10</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="742FB5E3"/>
+    <w:nsid w:val="38C341DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D5660BD"/>
+    <w:nsid w:val="3E49DC3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55E9B346"/>
+    <w:nsid w:val="0C06C06B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>