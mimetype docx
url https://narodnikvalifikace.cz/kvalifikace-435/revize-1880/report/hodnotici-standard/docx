--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2491E35B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2491E35B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2491E35B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R70948187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR70948187" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR70948187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -1343,51 +1343,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 06.12.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2311,51 +2311,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3262,51 +3262,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4463,51 +4463,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5664,51 +5664,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6703,51 +6703,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7340,51 +7340,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8316,51 +8316,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9747,51 +9747,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 22 až 30 hodin (hodinou se rozumí 60 minut). Zkouška bude rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10376,84 +10376,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 20.8.2026 19:18:50</w:t>
+        <w:t>Nástrojař pro formy na zpracování plastů a tlakové lití kovů, 9.9.2026 21:45:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38C341DC"/>
+    <w:nsid w:val="78303C47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10539,51 +10539,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E49DC3F"/>
+    <w:nsid w:val="69D881EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -10669,51 +10669,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0C06C06B"/>
+    <w:nsid w:val="4F39D4BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>