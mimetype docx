--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2863A0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2863A0E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2863A0E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29615730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29615730" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29615730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 19.4.2026 20:44:18</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 19.4.2026 20:44:18</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 19.4.2026 20:44:18</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 2:41:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>