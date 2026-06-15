--- v1 (2026-05-11)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29615730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29615730" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29615730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B17914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B17914" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B17914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 2:41:32</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 3:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 2:41:32</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 3:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 2:41:32</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 3:04:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>