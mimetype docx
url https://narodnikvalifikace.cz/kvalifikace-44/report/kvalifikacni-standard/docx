--- v2 (2026-06-15)
+++ v3 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21B17914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21B17914" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21B17914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2454DF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2454DF95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2454DF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 3:04:59</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 4:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 3:04:59</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 4:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 3:04:59</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 4:40:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>