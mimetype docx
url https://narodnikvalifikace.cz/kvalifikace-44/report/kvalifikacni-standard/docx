--- v3 (2026-06-15)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2454DF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2454DF95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2454DF95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R195E054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR195E054" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR195E054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 4:40:50</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 4:40:50</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 4:40:50</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 1:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>