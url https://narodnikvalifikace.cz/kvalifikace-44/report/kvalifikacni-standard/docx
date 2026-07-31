--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R195E054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR195E054" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR195E054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C6A5F9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C6A5F9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C6A5F9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 1:01:27</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 1:01:27</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 1:01:27</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 9:53:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>