--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C6A5F9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C6A5F9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C6A5F9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20CA976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20CA976" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20CA976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 9:53:45</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 9:53:45</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 9:53:45</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 11:15:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>