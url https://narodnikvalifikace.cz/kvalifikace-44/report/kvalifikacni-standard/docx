--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20CA976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20CA976" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20CA976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC3017F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC3017F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC3017F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 11:15:48</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.8.2026 12:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 11:15:48</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.8.2026 12:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 11:15:48</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.8.2026 12:47:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>