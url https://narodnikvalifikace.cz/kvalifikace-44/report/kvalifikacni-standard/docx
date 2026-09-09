--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FC3017F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FC3017F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FC3017F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16D39B9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16D39B9E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16D39B9E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.8.2026 12:47:32</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.8.2026 12:47:32</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.8.2026 12:47:32</w:t>
+        <w:t>Prodavač/prodavačka výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 9.9.2026 20:02:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>