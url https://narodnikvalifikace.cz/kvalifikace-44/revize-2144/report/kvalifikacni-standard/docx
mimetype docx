--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58EC7BDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58EC7BDA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58EC7BDA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D348064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D348064" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D348064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.4.2026 2:23:11</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 7:50:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1388,51 +1388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.4.2026 2:23:11</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 7:50:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1905,51 +1905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 20.4.2026 2:23:11</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 7:50:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>