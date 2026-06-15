--- v1 (2026-05-11)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D348064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D348064" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D348064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63D39A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63D39A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63D39A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 7:50:02</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 6:59:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1388,51 +1388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 7:50:02</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 6:59:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1905,51 +1905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.5.2026 7:50:02</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 6:59:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>