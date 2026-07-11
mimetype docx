--- v2 (2026-06-15)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63D39A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63D39A7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63D39A7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AAF44F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AAF44F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AAF44F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 6:59:31</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 6:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1388,51 +1388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 6:59:31</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 6:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1905,51 +1905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 15.6.2026 6:59:31</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 6:23:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>