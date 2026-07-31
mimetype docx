--- v3 (2026-07-11)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AAF44F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AAF44F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AAF44F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R162E23A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR162E23A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR162E23A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 6:23:01</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 17:46:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1388,51 +1388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 6:23:01</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 17:46:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1905,51 +1905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 11.7.2026 6:23:01</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 17:46:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>