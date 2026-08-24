--- v4 (2026-07-31)
+++ v5 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R162E23A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR162E23A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR162E23A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D33929B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D33929B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D33929B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.08.2019 do: 20.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 17:46:20</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 24.8.2026 11:46:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1388,51 +1388,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 17:46:20</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 24.8.2026 11:46:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1905,51 +1905,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 31.7.2026 17:46:20</w:t>
+        <w:t>Prodej výsekového masa, masných výrobků, drůbežího masa, drůbežích výrobků, králíků, zvěřiny a ryb, 24.8.2026 11:46:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>