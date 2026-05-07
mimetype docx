--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D6F521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D6F521" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D6F521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R235C6063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR235C6063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR235C6063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 16.4.2026 22:44:31</w:t>
+        <w:t>Vrtač/vrtačka kovů, 7.5.2026 17:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 16.4.2026 22:44:31</w:t>
+        <w:t>Vrtač/vrtačka kovů, 7.5.2026 17:07:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>