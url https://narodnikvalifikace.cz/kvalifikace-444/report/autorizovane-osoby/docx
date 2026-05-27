--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R235C6063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR235C6063" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR235C6063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC1ABC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC1ABC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC1ABC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 7.5.2026 17:07:41</w:t>
+        <w:t>Vrtač/vrtačka kovů, 27.5.2026 23:47:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1328,51 +1328,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 7.5.2026 17:07:41</w:t>
+        <w:t>Vrtač/vrtačka kovů, 27.5.2026 23:47:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>