--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC1ABC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC1ABC1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC1ABC1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R673DBD79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR673DBD79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR673DBD79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 27.5.2026 23:47:26</w:t>
+        <w:t>Vrtač/vrtačka kovů, 17.6.2026 9:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -906,473 +906,419 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola průmyslová, technická a automobilní Jihlava</w:t>
+        <w:t>Střední škola řemesel, Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6593"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6649"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>tř. Legionářů 1572/3, 58601 Jihlava</w:t>
+        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
+        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
+        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola řemesel, Šumperk</w:t>
+        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
+        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7209"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
+        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7265"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Gen. Krátkého 30/1799, 78701 Šumperk</w:t>
+        <w:t>Pražská 702, 43001 Chomutov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7826"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7601"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7882"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7657"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, gastronomická a automobilní, Chomutov, příspěvková organizace</w:t>
+        <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="383" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7826"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7601"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="256" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7882"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7657"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pražská 702, 43001 Chomutov</w:t>
+        <w:t>Dělnická 21, 43480 Velebudice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8218"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7987"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8274"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Most, příspěvková organizace</w:t>
+        <w:t>Střední škola technická, Opava, Kolofíkovo nábřeží 51, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8218"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7987"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8274"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8043"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělnická 21, 43480 Velebudice</w:t>
+        <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8604"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8660"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední škola technická, Opava, Kolofíkovo nábřeží 51, příspěvková organizace</w:t>
+        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8604"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8660"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kolofíkovo Nábřeží 1062/51, 74705 Opava</w:t>
+        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9220"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola a Střední průmyslová škola Žďár nad Sázavou</w:t>
+        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9220"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9276"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Studentská 761/1, 59101 Žďár nad Sázavou</w:t>
+        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9837"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9893"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vyšší odborná škola, Střední průmyslová škola automobilní a technická, České Budějovice, Skuherského 3</w:t>
+        <w:t>Vyšší odborná škola, Střední škola, Centrum odborné přípravy, Sezimovo Ústí, Budějovická 421</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9837"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9893"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Skuherského 1294, 37014 České Budějovice</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 27.5.2026 23:47:26</w:t>
+        <w:t>Vrtač/vrtačka kovů, 17.6.2026 9:11:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>