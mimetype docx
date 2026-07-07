--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R673DBD79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR673DBD79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR673DBD79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5319F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5319F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5319F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 17.6.2026 9:11:11</w:t>
+        <w:t>Vrtač/vrtačka kovů, 7.7.2026 11:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1274,51 +1274,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 17.6.2026 9:11:11</w:t>
+        <w:t>Vrtač/vrtačka kovů, 7.7.2026 11:05:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>