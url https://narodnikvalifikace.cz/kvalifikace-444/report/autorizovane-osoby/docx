--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5319F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5319F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5319F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68210B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68210B8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68210B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 7.7.2026 11:05:18</w:t>
+        <w:t>Vrtač/vrtačka kovů, 7.7.2026 12:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1274,51 +1274,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 7.7.2026 11:05:18</w:t>
+        <w:t>Vrtač/vrtačka kovů, 7.7.2026 12:21:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>