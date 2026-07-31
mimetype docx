--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R68210B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR68210B8B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR68210B8B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R255DF49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR255DF49A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR255DF49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 7.7.2026 12:21:35</w:t>
+        <w:t>Vrtač/vrtačka kovů, 31.7.2026 11:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1274,51 +1274,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 7.7.2026 12:21:35</w:t>
+        <w:t>Vrtač/vrtačka kovů, 31.7.2026 11:07:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>