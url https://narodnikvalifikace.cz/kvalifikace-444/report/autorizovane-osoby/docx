--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R255DF49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR255DF49A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR255DF49A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44A41F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44A41F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44A41F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 31.7.2026 11:07:02</w:t>
+        <w:t>Vrtač/vrtačka kovů, 20.8.2026 19:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1274,51 +1274,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Budějovická 421, 39102 Sezimovo Ústí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vrtač/vrtačka kovů, 31.7.2026 11:07:02</w:t>
+        <w:t>Vrtač/vrtačka kovů, 20.8.2026 19:54:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>