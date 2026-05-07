--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54817C9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54817C9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54817C9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15533191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15533191" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15533191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.4.2026 3:38:30</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1203F79A"/>
+    <w:nsid w:val="797A0CAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1E170BDF"/>
+    <w:nsid w:val="66D123C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="62D29013"/>
+    <w:nsid w:val="1A950494"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="330D2F59"/>
+    <w:nsid w:val="1778C61E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>