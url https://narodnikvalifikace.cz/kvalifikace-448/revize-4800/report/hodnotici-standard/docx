--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15533191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15533191" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15533191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CD5EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CD5EAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CD5EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 7.5.2026 19:08:03</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="797A0CAE"/>
+    <w:nsid w:val="33E1367D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="66D123C3"/>
+    <w:nsid w:val="2E655222"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1A950494"/>
+    <w:nsid w:val="3964A554"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1778C61E"/>
+    <w:nsid w:val="5AB72390"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>