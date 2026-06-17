--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9CD5EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9CD5EAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9CD5EAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445B09A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445B09A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445B09A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 28.5.2026 4:30:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="33E1367D"/>
+    <w:nsid w:val="48232534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2E655222"/>
+    <w:nsid w:val="3BFD1076"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3964A554"/>
+    <w:nsid w:val="28CEFAE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AB72390"/>
+    <w:nsid w:val="114A4183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>