--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R445B09A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR445B09A7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR445B09A7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15727A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15727A3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15727A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 17.6.2026 14:43:58</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48232534"/>
+    <w:nsid w:val="4C19CA7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3BFD1076"/>
+    <w:nsid w:val="1311E807"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28CEFAE4"/>
+    <w:nsid w:val="52E42AEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="114A4183"/>
+    <w:nsid w:val="1DB7B0B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>