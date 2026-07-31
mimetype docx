--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15727A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15727A3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15727A3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ECA3B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ECA3B2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ECA3B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 11.7.2026 9:29:44</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C19CA7D"/>
+    <w:nsid w:val="11DBF336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1311E807"/>
+    <w:nsid w:val="42BFD5D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="52E42AEC"/>
+    <w:nsid w:val="30ECC893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1DB7B0B2"/>
+    <w:nsid w:val="58F2BBFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>