--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5ECA3B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5ECA3B2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5ECA3B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1912208F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1912208F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1912208F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 15:02:19</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11DBF336"/>
+    <w:nsid w:val="3C6D0967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42BFD5D6"/>
+    <w:nsid w:val="1F9A655B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30ECC893"/>
+    <w:nsid w:val="4A168E41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="58F2BBFE"/>
+    <w:nsid w:val="3D4024B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>