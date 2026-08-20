--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1912208F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1912208F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1912208F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF84946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF84946" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF84946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:05</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 31.7.2026 16:27:06</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3C6D0967"/>
+    <w:nsid w:val="341B8B15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F9A655B"/>
+    <w:nsid w:val="393AC0B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A168E41"/>
+    <w:nsid w:val="2C9CD098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3D4024B1"/>
+    <w:nsid w:val="457C834F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>