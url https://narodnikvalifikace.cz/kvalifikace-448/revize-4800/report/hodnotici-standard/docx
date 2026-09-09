--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FF84946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FF84946" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FF84946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBF505D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBF505D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBF505D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2075,51 +2075,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3278,51 +3278,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10907,51 +10907,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C27"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -13456,51 +13456,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející je povinen provádět ověřování odborných způsobilostí při zkoušce přesně podle všech ustanovení tohoto hodnoticího standardu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15214,51 +15214,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 15 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm, s organizací zkoušky, s požadavky BOZP a PO a s právy a povinnostmi uchazeče v rámci zkoušky dle zákona č. 179/2006 Sb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15444,51 +15444,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 3 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16017,84 +16017,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>AHP Connections, Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 20.8.2026 21:50:34</w:t>
+        <w:t>Pomocný kuchař / pomocná kuchařka příloh, 10.9.2026 1:09:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="341B8B15"/>
+    <w:nsid w:val="3082C604"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16180,51 +16180,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="393AC0B4"/>
+    <w:nsid w:val="21E5E8A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16310,51 +16310,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2C9CD098"/>
+    <w:nsid w:val="40AAEB27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -16440,51 +16440,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="457C834F"/>
+    <w:nsid w:val="63477F22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>