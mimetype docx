--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R229670A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR229670A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR229670A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FCA314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FCA314E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FCA314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 16.4.2026 8:31:03</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 7.5.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 16.4.2026 8:31:03</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 7.5.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 16.4.2026 8:31:03</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 7.5.2026 18:30:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>