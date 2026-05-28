--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FCA314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FCA314E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FCA314E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13CE9FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13CE9FFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13CE9FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 7.5.2026 18:30:35</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 28.5.2026 2:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 7.5.2026 18:30:35</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 28.5.2026 2:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 7.5.2026 18:30:35</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 28.5.2026 2:38:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>