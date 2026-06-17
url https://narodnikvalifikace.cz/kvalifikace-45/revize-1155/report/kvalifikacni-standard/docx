--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R13CE9FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR13CE9FFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR13CE9FFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EEFD01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EEFD01D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EEFD01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 28.5.2026 2:38:57</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 17.6.2026 13:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 28.5.2026 2:38:57</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 17.6.2026 13:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 28.5.2026 2:38:57</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 17.6.2026 13:29:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>