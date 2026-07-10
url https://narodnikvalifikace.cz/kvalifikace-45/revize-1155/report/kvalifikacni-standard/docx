--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EEFD01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EEFD01D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EEFD01D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A161579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A161579" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A161579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 17.6.2026 13:29:21</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 10.7.2026 7:59:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 17.6.2026 13:29:21</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 10.7.2026 7:59:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 17.6.2026 13:29:21</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 10.7.2026 7:59:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>