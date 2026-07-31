--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A161579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A161579" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A161579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72AC6765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72AC6765" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72AC6765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 10.7.2026 7:59:46</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 31.7.2026 16:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 10.7.2026 7:59:46</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 31.7.2026 16:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 10.7.2026 7:59:46</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 31.7.2026 16:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>