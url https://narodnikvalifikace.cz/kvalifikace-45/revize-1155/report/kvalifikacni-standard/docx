--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R72AC6765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR72AC6765" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR72AC6765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R108306C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR108306C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR108306C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 31.7.2026 16:54:39</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 20.8.2026 18:59:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 31.7.2026 16:54:39</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 20.8.2026 18:59:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 31.7.2026 16:54:39</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 20.8.2026 18:59:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>