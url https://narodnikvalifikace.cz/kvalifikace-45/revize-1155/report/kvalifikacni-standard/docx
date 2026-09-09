--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R108306C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR108306C4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR108306C4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33FF6107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33FF6107" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33FF6107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 20.8.2026 18:59:03</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 10.9.2026 0:11:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 20.8.2026 18:59:03</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 10.9.2026 0:11:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování králíků, 20.8.2026 18:59:03</w:t>
+        <w:t>Porážení, jatečné opracování a porcování králíků, 10.9.2026 0:11:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>