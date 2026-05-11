--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ED5D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ED5D3B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ED5D3B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A9BC77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A9BC77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A9BC77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10034"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1510,68 +1510,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10440"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2265,68 +2265,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11320"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3182,68 +3182,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12898"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4369,68 +4369,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4928,68 +4928,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8277"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5901,68 +5901,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6818,68 +6818,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8307,68 +8307,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8537,68 +8537,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba pro písemnou část zkoušky nejvýše 120 minut. Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -9334,95 +9334,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:52:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4700FCC6"/>
+    <w:nsid w:val="0A46708F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9508,51 +9508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4756E1A9"/>
+    <w:nsid w:val="2CE89880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>