--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60A9BC77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60A9BC77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60A9BC77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344412BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344412BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344412BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10034"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1510,68 +1510,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10440"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2265,68 +2265,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11320"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3182,68 +3182,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12898"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4369,68 +4369,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4928,68 +4928,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8277"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5901,68 +5901,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6818,68 +6818,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8307,68 +8307,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8537,68 +8537,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba pro písemnou část zkoušky nejvýše 120 minut. Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -9334,95 +9334,95 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:55</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A46708F"/>
+    <w:nsid w:val="0181E013"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9508,51 +9508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2CE89880"/>
+    <w:nsid w:val="58BA1F86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>