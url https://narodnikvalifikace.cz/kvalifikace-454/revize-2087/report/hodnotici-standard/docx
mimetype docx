--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R344412BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR344412BC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR344412BC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11BCE09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11BCE09A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11BCE09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5912,51 +5912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8318,51 +8318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8548,51 +8548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba pro písemnou část zkoušky nejvýše 120 minut. Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9345,84 +9345,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:33:01</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0181E013"/>
+    <w:nsid w:val="1A315D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9508,51 +9508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58BA1F86"/>
+    <w:nsid w:val="500D86FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>