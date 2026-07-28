--- v3 (2026-07-07)
+++ v4 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11BCE09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11BCE09A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11BCE09A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2619132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2619132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2619132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5912,51 +5912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8318,51 +8318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8548,51 +8548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba pro písemnou část zkoušky nejvýše 120 minut. Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9345,84 +9345,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 15:08:26</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A315D6C"/>
+    <w:nsid w:val="191D1AC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9508,51 +9508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="500D86FE"/>
+    <w:nsid w:val="01EEEFF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>