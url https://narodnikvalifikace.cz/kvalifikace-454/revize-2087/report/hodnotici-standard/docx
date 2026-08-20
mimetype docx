--- v4 (2026-07-28)
+++ v5 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2619132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2619132" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2619132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ADB62C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ADB62C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ADB62C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5912,51 +5912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8318,51 +8318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8548,51 +8548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba pro písemnou část zkoušky nejvýše 120 minut. Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9345,84 +9345,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:37</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="191D1AC9"/>
+    <w:nsid w:val="70045A19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9508,51 +9508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01EEEFF4"/>
+    <w:nsid w:val="28DF4FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>