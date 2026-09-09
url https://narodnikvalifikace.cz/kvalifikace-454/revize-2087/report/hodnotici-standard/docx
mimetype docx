--- v5 (2026-08-20)
+++ v6 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7ADB62C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7ADB62C7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7ADB62C7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R46E4C2ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR46E4C2ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR46E4C2ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.04.2019 do: 27.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5912,51 +5912,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6829,51 +6829,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8318,51 +8318,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 30 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8548,51 +8548,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut), z toho doba pro písemnou část zkoušky nejvýše 120 minut. Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9345,84 +9345,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:59:08</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 11 z 11</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="70045A19"/>
+    <w:nsid w:val="3EE26183"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9508,51 +9508,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28DF4FFD"/>
+    <w:nsid w:val="6F4AA320"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>