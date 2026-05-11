--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1014CC68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1014CC68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1014CC68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R644CE1D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR644CE1D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR644CE1D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9803"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1510,68 +1510,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10440"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2265,68 +2265,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10641"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3182,68 +3182,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12898"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4369,68 +4369,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4928,68 +4928,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8277"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5733,68 +5733,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6467,68 +6467,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -7815,68 +7815,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8724,68 +8724,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
+        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.4.2026 0:51:13</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>