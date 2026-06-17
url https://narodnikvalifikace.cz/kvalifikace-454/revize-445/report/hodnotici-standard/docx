--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R644CE1D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR644CE1D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR644CE1D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B289D1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B289D1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B289D1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -846,68 +846,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost standardu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="4283" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9803"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -1510,68 +1510,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10440"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -2265,68 +2265,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10641"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -3182,68 +3182,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12898"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4369,68 +4369,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Praktické předvedení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13683"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -4928,68 +4928,68 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Písemné ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P32"/>
         <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8277"/>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -5733,68 +5733,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -6467,68 +6467,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -7815,68 +7815,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
           <w:type w:val="nextPage"/>
           <w:pgSz w:w="11908" w:h="16833"/>
           <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
@@ -8724,68 +8724,68 @@
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
-        <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
+        <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 11.5.2026 7:04:42</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
-        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
+        <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>