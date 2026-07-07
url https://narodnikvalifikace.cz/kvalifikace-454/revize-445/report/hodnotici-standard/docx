--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B289D1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B289D1F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B289D1F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E550657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E550657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E550657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5744,51 +5744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6478,51 +6478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8735,51 +8735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 17.6.2026 13:30:16</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>