--- v3 (2026-07-07)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E550657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E550657" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E550657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C156689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C156689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C156689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5744,51 +5744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6478,51 +6478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8735,51 +8735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:18:40</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>