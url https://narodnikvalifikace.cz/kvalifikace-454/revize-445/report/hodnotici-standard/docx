--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C156689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C156689" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C156689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76ECE746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76ECE746" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76ECE746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5744,51 +5744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6478,51 +6478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8735,51 +8735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 7.7.2026 16:34:33</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>