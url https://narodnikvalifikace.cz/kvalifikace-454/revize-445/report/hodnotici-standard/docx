--- v5 (2026-07-28)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76ECE746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76ECE746" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76ECE746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39784420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39784420" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39784420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5744,51 +5744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6478,51 +6478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8735,51 +8735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 28.7.2026 12:21:38</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>