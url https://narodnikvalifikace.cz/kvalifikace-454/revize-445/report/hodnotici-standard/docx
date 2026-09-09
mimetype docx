--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39784420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39784420" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39784420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E726D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E726D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E726D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 06.02.2012 do: 28.06.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1521,51 +1521,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2276,51 +2276,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3193,51 +3193,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4380,51 +4380,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4939,51 +4939,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5744,51 +5744,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba anebo jeden autorizovaný zástupce autorizované právnické osoby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6478,51 +6478,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7826,51 +7826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být podle zadaných činností rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8735,51 +8735,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Svaz chladicí a klimatizační techniky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 20.8.2026 14:43:52</w:t>
+        <w:t>Servisní mechanik "malých" chladicích a klimatizačních zařízení a tepelných čerpadel, 9.9.2026 21:00:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 10 z 10</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>