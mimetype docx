--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8E0024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8E0024" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8E0024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1190F5DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1190F5DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1190F5DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.4.2026 0:27:36</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0495D77C"/>
+    <w:nsid w:val="38267837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19D6BC5D"/>
+    <w:nsid w:val="54DCF967"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5CD7E1BB"/>
+    <w:nsid w:val="147BEA8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>