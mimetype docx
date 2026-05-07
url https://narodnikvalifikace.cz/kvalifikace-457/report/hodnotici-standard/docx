--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1190F5DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1190F5DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1190F5DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49C3F27B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49C3F27B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49C3F27B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 17:20:12</w:t>
+        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="38267837"/>
+    <w:nsid w:val="11B7F304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54DCF967"/>
+    <w:nsid w:val="04AE6805"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="147BEA8D"/>
+    <w:nsid w:val="29C50FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>