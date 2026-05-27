--- v2 (2026-05-07)
+++ v3 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49C3F27B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49C3F27B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49C3F27B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29B122CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29B122CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29B122CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 7.5.2026 18:08:55</w:t>
+        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="11B7F304"/>
+    <w:nsid w:val="32B4D937"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04AE6805"/>
+    <w:nsid w:val="485CD9F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="29C50FBC"/>
+    <w:nsid w:val="5D909742"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>