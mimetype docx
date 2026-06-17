--- v3 (2026-05-27)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29B122CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29B122CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29B122CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37D983D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37D983D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37D983D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 28.5.2026 0:06:11</w:t>
+        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="32B4D937"/>
+    <w:nsid w:val="73708F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="485CD9F4"/>
+    <w:nsid w:val="158BC5C2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5D909742"/>
+    <w:nsid w:val="58D9FAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>