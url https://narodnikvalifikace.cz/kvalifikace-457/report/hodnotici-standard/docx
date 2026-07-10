--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R37D983D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR37D983D3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR37D983D3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15751559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15751559" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15751559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 17.6.2026 9:36:29</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="73708F30"/>
+    <w:nsid w:val="25E338EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="158BC5C2"/>
+    <w:nsid w:val="4629EAB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58D9FAA4"/>
+    <w:nsid w:val="0EE73B83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>