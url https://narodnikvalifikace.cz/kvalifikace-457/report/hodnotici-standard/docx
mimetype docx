--- v5 (2026-07-10)
+++ v6 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15751559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15751559" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15751559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R614A2A25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR614A2A25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR614A2A25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 1:01:25</w:t>
+        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25E338EB"/>
+    <w:nsid w:val="56C7DE13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4629EAB0"/>
+    <w:nsid w:val="7541F1B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0EE73B83"/>
+    <w:nsid w:val="15DFCCF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>