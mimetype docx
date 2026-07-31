--- v6 (2026-07-11)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R614A2A25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR614A2A25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR614A2A25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E9A2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E9A2330" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E9A2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 11.7.2026 2:18:46</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="56C7DE13"/>
+    <w:nsid w:val="0F697F93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7541F1B3"/>
+    <w:nsid w:val="508B9FEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15DFCCF7"/>
+    <w:nsid w:val="3384C415"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>