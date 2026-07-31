--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E9A2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E9A2330" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E9A2330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28B63524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28B63524" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28B63524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 9:43:51</w:t>
+        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F697F93"/>
+    <w:nsid w:val="5F9ADB89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="508B9FEB"/>
+    <w:nsid w:val="02051D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3384C415"/>
+    <w:nsid w:val="18C72955"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>