--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28B63524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28B63524" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28B63524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A5239D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A5239D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A5239D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 31.7.2026 11:15:47</w:t>
+        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F9ADB89"/>
+    <w:nsid w:val="0D3B521C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="02051D70"/>
+    <w:nsid w:val="1578A632"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="18C72955"/>
+    <w:nsid w:val="1EC19B2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>