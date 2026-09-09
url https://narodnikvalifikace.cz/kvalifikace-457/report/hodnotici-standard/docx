--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A5239D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A5239D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A5239D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A1A2C42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A1A2C42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A1A2C42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2722,51 +2722,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit toto kritérium.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3415,51 +3415,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4391,51 +4391,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5545,51 +5545,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 9 hodin (hodinou se rozumí 60 minut). Doba pro písemné ověření u jednoho uchazeče je 30 minut. Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6062,84 +6062,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Crystalex CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Brusič/brusička skla, 20.8.2026 13:33:17</w:t>
+        <w:t>Brusič/brusička skla, 9.9.2026 20:02:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0D3B521C"/>
+    <w:nsid w:val="74EBE599"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6225,51 +6225,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1578A632"/>
+    <w:nsid w:val="0936B3DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6355,51 +6355,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EC19B2C"/>
+    <w:nsid w:val="232F90D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>