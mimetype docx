--- v7 (2026-09-09)
+++ v8 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21F87D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21F87D14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21F87D14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21285956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21285956" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21285956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř/malířka skla, 9.9.2026 23:48:04</w:t>
+        <w:t>Malíř/malířka skla, 30.9.2026 8:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1416,51 +1416,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř/malířka skla, 9.9.2026 23:48:04</w:t>
+        <w:t>Malíř/malířka skla, 30.9.2026 8:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř/malířka skla, 9.9.2026 23:48:04</w:t>
+        <w:t>Malíř/malířka skla, 30.9.2026 8:34:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>