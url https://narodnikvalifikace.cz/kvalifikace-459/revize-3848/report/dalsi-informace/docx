--- v8 (2026-09-30)
+++ v9 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21285956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21285956" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21285956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R542588BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR542588BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR542588BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř/malířka skla, 30.9.2026 8:34:41</w:t>
+        <w:t>Malíř/malířka skla, 20.10.2026 11:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -515,952 +515,952 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3767"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička skloviny (kód: 28-026-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4396"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="4396"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4664"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro lisované sklo (kód: 28-011-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro technické sklo (kód: 28-012-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5273"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5273"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5541"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro duté sklo (kód: 28-010-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5789"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro lisované sklo (kód: 28-011-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sklář/sklářka pro technické sklo (kód: 28-012-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6398"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6398"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6666"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Brusič/brusička skla (kód: 28-013-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7027"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7027"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 7.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7295"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7656"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7656"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 8.2.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7925"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobce/výrobkyně forem ze dřeva (kód: 28-024-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8172"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Výrobce/výrobkyně kovových forem (kód: 28-025-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8534"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="8534"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 15.8.2013 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8802"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojník/strojnice sklářských zařízení pro foukací linky (kód: 28-041-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9049"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojník/strojnice sklářských zařízení pro lisofoukací linky (kód: 28-043-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4530"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9297"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojník/strojnice sklářských zařízení pro lisovací linky (kód: 28-044-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4778"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9545"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojník/strojnice sklářských zařízení pro rafinační linky (kód: 28-045-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5026"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9793"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strojník/strojnice sklářských zařízení pro výrobu tyčí a trubic (kód: 28-042-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5387"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10154"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5387"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="10154"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 14.10.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5655"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10422"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brusič skla hladinář / brusička skla hladinářka (kód: 28-075-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5903"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10670"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brusič skla hranař / brusička skla hranařka (kód: 28-076-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6151"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10918"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Brusič skla kulič / brusička skla kulička (kód: 28-077-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6512"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11279"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6512"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="11279"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 29.9.2017 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6780"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11547"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla pro průmyslové rytiny (kód: 28-093-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7028"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11795"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Rytec/rytkyně skla pro umělecké rytiny (kód: 28-092-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7389"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12156"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7389"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="12156"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 29.9.2017 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7657"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12424"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Malíř skla dekoratér / malířka skla dekoratérka pestrou malbou (kód: 28-091-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7905"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12672"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Malíř skla dekoratér / malířka skla dekoratérka vánočních ozdob (kód: 28-088-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8153"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12920"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Malíř skla podkladář / malířka skla podkladářka (kód: 28-090-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8401"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13168"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Malíř skla reliéfní malbou smaltař / malířka skla reliéfní malbou smaltařka (kód: 28-089-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8762"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13529"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="8762"/>
-[...27 lines deleted...]
-        <w:t>Tavič/tavička skloviny (kód: 28-026-H)</w:t>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="13529"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 21.8.2019 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13797"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička skloviny na pánvových pecích (kód: 28-109-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14045"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Tavič/tavička skloviny na vanových agregátech (kód: 28-110-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9391"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14406"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9391"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="14406"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 21.8.2019 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9659"/>
-[...67 lines deleted...]
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10537"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14674"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka pro lisované sklo (kód: 28-011-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10784"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14922"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka pro technické sklo (kód: 28-012-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P13"/>
-[...68 lines deleted...]
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11909"/>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="15170"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka tvarování do forem (kód: 28-107-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12157"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="15418"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Sklář/sklářka tvarování z volné ruky (kód: 28-108-H)</w:t>
-      </w:r>
-[...253 lines deleted...]
-        <w:t>Rytec/rytkyně skla (kód: 28-014-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř/malířka skla, 30.9.2026 8:34:41</w:t>
+        <w:t>Malíř/malířka skla, 20.10.2026 11:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2007,51 +2007,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="5256" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5439" w:y="7919"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Malíř/malířka skla, 30.9.2026 8:34:41</w:t>
+        <w:t>Malíř/malířka skla, 20.10.2026 11:41:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>