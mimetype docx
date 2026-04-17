--- v0 (2026-04-15)
+++ v1 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69029E47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69029E47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69029E47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BD96B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BD96B5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BD96B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 15.4.2026 17:45:20</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78E00FB8"/>
+    <w:nsid w:val="509B7864"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18CA98FC"/>
+    <w:nsid w:val="2DC7C108"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>