--- v1 (2026-04-17)
+++ v2 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BD96B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BD96B5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BD96B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE17EB9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE17EB9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE17EB9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.4.2026 10:49:45</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="509B7864"/>
+    <w:nsid w:val="66960CDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2DC7C108"/>
+    <w:nsid w:val="7FA48979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>