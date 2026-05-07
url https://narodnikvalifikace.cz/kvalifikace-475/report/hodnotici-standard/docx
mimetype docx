--- v2 (2026-05-07)
+++ v3 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE17EB9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE17EB9D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE17EB9D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62AC901E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62AC901E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62AC901E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 16:00:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="66960CDC"/>
+    <w:nsid w:val="365E951E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7FA48979"/>
+    <w:nsid w:val="6D152B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>