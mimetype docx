--- v3 (2026-05-07)
+++ v4 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62AC901E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62AC901E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62AC901E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49684C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49684C84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49684C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.5.2026 17:03:43</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="365E951E"/>
+    <w:nsid w:val="4E69FA86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D152B4F"/>
+    <w:nsid w:val="3B24F026"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>