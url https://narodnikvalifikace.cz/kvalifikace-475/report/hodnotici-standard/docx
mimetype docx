--- v4 (2026-05-27)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49684C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49684C84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49684C84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A36CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A36CC2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A36CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 28.5.2026 1:23:57</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E69FA86"/>
+    <w:nsid w:val="1BD62C9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B24F026"/>
+    <w:nsid w:val="7AF7E8AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>