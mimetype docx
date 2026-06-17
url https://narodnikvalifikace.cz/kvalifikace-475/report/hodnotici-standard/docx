--- v5 (2026-06-17)
+++ v6 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7A36CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7A36CC2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7A36CC2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10A4CD90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10A4CD90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10A4CD90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:00:44</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BD62C9A"/>
+    <w:nsid w:val="6CEE4A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AF7E8AA"/>
+    <w:nsid w:val="5CD356C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>