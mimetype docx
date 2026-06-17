--- v6 (2026-06-17)
+++ v7 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R10A4CD90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR10A4CD90" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR10A4CD90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40BCD365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40BCD365" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40BCD365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 11:44:51</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CEE4A2C"/>
+    <w:nsid w:val="475DB056"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CD356C3"/>
+    <w:nsid w:val="7494DDD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>