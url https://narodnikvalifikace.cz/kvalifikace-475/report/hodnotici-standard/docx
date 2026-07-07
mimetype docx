--- v7 (2026-06-17)
+++ v8 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R40BCD365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR40BCD365" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR40BCD365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1063D232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1063D232" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1063D232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 17.6.2026 12:18:47</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="475DB056"/>
+    <w:nsid w:val="770BC043"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7494DDD2"/>
+    <w:nsid w:val="75838A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>