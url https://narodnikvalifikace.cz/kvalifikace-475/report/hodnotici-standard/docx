--- v8 (2026-07-07)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1063D232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1063D232" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1063D232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39A02630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39A02630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39A02630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 7.7.2026 13:42:13</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="770BC043"/>
+    <w:nsid w:val="2F12A5C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75838A50"/>
+    <w:nsid w:val="3005DF60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>