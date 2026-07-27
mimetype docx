--- v9 (2026-07-27)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39A02630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39A02630" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39A02630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R663C5DF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR663C5DF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR663C5DF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 19:17:24</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F12A5C3"/>
+    <w:nsid w:val="22D626E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3005DF60"/>
+    <w:nsid w:val="1174976A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>