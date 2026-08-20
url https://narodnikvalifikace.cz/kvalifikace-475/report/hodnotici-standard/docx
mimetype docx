--- v10 (2026-07-27)
+++ v11 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R663C5DF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR663C5DF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR663C5DF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF6B2A72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF6B2A72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF6B2A72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 27.7.2026 20:29:42</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="22D626E1"/>
+    <w:nsid w:val="399BD6BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1174976A"/>
+    <w:nsid w:val="5DE01B8F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>