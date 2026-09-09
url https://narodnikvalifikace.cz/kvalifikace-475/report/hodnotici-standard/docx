--- v11 (2026-08-20)
+++ v12 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF6B2A72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF6B2A72" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF6B2A72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R11921F60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR11921F60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR11921F60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2600,51 +2600,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3841,51 +3841,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15126,51 +15126,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -16105,51 +16105,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17076,51 +17076,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -17593,84 +17593,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Poradce/poradkyně pro pozůstalé, 20.8.2026 11:43:32</w:t>
+        <w:t>Poradce/poradkyně pro pozůstalé, 9.9.2026 20:16:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="399BD6BD"/>
+    <w:nsid w:val="0A4466FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -17756,51 +17756,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DE01B8F"/>
+    <w:nsid w:val="7A0E9E95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>