--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB7C7863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB7C7863" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB7C7863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB188A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB188A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB188A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 16.4.2026 22:51:57</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4E8DD183"/>
+    <w:nsid w:val="07CBEDEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="248D541B"/>
+    <w:nsid w:val="0A9F2F8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="575D5424"/>
+    <w:nsid w:val="494611FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>