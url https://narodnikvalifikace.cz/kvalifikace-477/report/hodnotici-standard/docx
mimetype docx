--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BB188A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BB188A1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BB188A1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BFFD2DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BFFD2DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BFFD2DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 7.5.2026 4:01:27</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="07CBEDEA"/>
+    <w:nsid w:val="62B97162"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A9F2F8A"/>
+    <w:nsid w:val="422F09C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="494611FC"/>
+    <w:nsid w:val="2BB2905A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>