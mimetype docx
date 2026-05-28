--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BFFD2DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BFFD2DD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BFFD2DD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43ED583B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43ED583B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43ED583B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:06:18</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="62B97162"/>
+    <w:nsid w:val="0F24FA45"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="422F09C7"/>
+    <w:nsid w:val="0C2B4EA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BB2905A"/>
+    <w:nsid w:val="7342B984"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>