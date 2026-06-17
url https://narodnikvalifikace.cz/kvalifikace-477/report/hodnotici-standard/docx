--- v3 (2026-05-28)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43ED583B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43ED583B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43ED583B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54F328E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54F328E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54F328E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 28.5.2026 2:33:02</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F24FA45"/>
+    <w:nsid w:val="4635697D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2B4EA4"/>
+    <w:nsid w:val="4188000F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7342B984"/>
+    <w:nsid w:val="1EE9CFF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>