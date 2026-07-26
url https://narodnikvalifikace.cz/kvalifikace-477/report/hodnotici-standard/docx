--- v4 (2026-06-17)
+++ v5 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54F328E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54F328E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54F328E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47DBB9DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47DBB9DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47DBB9DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.6.2026 9:14:05</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4635697D"/>
+    <w:nsid w:val="6DD2CD7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4188000F"/>
+    <w:nsid w:val="0D341F56"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1EE9CFF9"/>
+    <w:nsid w:val="4001B552"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>