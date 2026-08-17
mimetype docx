--- v5 (2026-07-26)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47DBB9DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47DBB9DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47DBB9DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6212880E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6212880E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6212880E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 26.7.2026 6:18:24</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6DD2CD7A"/>
+    <w:nsid w:val="6EDCD48B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D341F56"/>
+    <w:nsid w:val="77DD376B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4001B552"/>
+    <w:nsid w:val="3FE0E771"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>