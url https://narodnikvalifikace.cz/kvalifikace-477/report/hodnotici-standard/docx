--- v6 (2026-08-17)
+++ v7 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6212880E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6212880E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6212880E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12525BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12525BD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12525BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 18:17:08</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6EDCD48B"/>
+    <w:nsid w:val="6FB4493A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="77DD376B"/>
+    <w:nsid w:val="508B1B1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3FE0E771"/>
+    <w:nsid w:val="26597E7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>