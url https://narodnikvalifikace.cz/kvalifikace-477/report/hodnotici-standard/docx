--- v7 (2026-08-17)
+++ v8 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12525BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12525BD7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12525BD7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51D63A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51D63A84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51D63A84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit obě kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2898,51 +2898,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3295,51 +3295,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4212,51 +4212,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5826,51 +5826,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>K žádosti o udělení autorizace žadatel přiloží seznam materiálně-technického vybavení dokládající soulad s požadavky uvedenými v hodnoticím standardu pro účely zkoušky. Zajištění vhodných prostor pro provádění zkoušky prokazuje žadatel odpovídajícím dokladem (např. výpis z katastru nemovitostí, nájemní smlouva, dohoda) umožňujícím jejich užívání po dobu platnosti autorizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6139,51 +6139,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6768,84 +6768,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Imerys CZ, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Keramický technik mistr / keramická technička mistrová, 17.8.2026 19:13:17</w:t>
+        <w:t>Keramický technik mistr / keramická technička mistrová, 8.9.2026 5:28:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6FB4493A"/>
+    <w:nsid w:val="7F2B81BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6931,51 +6931,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="508B1B1A"/>
+    <w:nsid w:val="55759D6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7061,51 +7061,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26597E7A"/>
+    <w:nsid w:val="6B339AF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>