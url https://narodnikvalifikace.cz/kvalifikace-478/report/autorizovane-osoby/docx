--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R163887B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR163887B8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR163887B8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58EC597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58EC597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58EC597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 16.4.2026 22:44:38</w:t>
+        <w:t>Personalista/personalistka, 7.5.2026 15:58:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1263,440 +1263,440 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10809"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koperníkova 118, 73581 Bohumín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Leneo s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12428"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12658"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12428"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12658"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Memoro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Karla Černého 1459/1, 15600 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13605"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13661"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13891"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orange Academy Pro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13605"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13661"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13891"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dudíkova 1038 1038, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14508"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orange Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14508"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pionýrská 1137/15, 69301 Hustopeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14838"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14894"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15124"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14838"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14894"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15124"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 16.4.2026 22:44:38</w:t>
+        <w:t>Personalista/personalistka, 7.5.2026 15:58:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2123,51 +2123,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 16.4.2026 22:44:38</w:t>
+        <w:t>Personalista/personalistka, 7.5.2026 15:58:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>