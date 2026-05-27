--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R58EC597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR58EC597" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR58EC597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5837DC95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5837DC95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5837DC95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.5.2026 15:58:46</w:t>
+        <w:t>Personalista/personalistka, 27.5.2026 23:47:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.5.2026 15:58:46</w:t>
+        <w:t>Personalista/personalistka, 27.5.2026 23:47:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2123,51 +2123,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.5.2026 15:58:46</w:t>
+        <w:t>Personalista/personalistka, 27.5.2026 23:47:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>