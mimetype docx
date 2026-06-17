--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5837DC95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5837DC95" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5837DC95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77B26AAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77B26AAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77B26AAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 27.5.2026 23:47:09</w:t>
+        <w:t>Personalista/personalistka, 17.6.2026 9:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 27.5.2026 23:47:09</w:t>
+        <w:t>Personalista/personalistka, 17.6.2026 9:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2123,51 +2123,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 27.5.2026 23:47:09</w:t>
+        <w:t>Personalista/personalistka, 17.6.2026 9:10:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>