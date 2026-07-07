--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77B26AAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77B26AAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77B26AAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB48D53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB48D53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB48D53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 17.6.2026 9:10:28</w:t>
+        <w:t>Personalista/personalistka, 7.7.2026 12:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 17.6.2026 9:10:28</w:t>
+        <w:t>Personalista/personalistka, 7.7.2026 12:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2123,51 +2123,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 17.6.2026 9:10:28</w:t>
+        <w:t>Personalista/personalistka, 7.7.2026 12:22:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>