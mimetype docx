--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1DB48D53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1DB48D53" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1DB48D53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29076957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29076957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29076957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.7.2026 12:22:02</w:t>
+        <w:t>Personalista/personalistka, 7.7.2026 13:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.7.2026 12:22:02</w:t>
+        <w:t>Personalista/personalistka, 7.7.2026 13:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2123,51 +2123,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.7.2026 12:22:02</w:t>
+        <w:t>Personalista/personalistka, 7.7.2026 13:40:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>