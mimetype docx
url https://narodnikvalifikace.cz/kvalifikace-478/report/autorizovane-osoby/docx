--- v5 (2026-07-07)
+++ v6 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R29076957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR29076957" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR29076957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDFD151C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDFD151C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDFD151C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.7.2026 13:40:52</w:t>
+        <w:t>Personalista/personalistka, 30.7.2026 15:15:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -744,959 +744,959 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Akredika o.p.s.</w:t>
+        <w:t>AM SOLVO, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5435"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5491"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mimoňská 3223/16, 47001 Česká Lípa</w:t>
+        <w:t>Holečkova 875/55, 15000 Praha 5 - Smíchov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>AM SOLVO, s.r.o.</w:t>
+        <w:t>CE-PA, spol. s r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6052"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6108"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Holečkova 875/55, 15000 Praha 5 - Smíchov</w:t>
+        <w:t>Vavrečkova 5262, 76001 Zlín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6668"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6724"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>CE-PA, spol. s r.o.</w:t>
+        <w:t>Centrum služeb pro podnikání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6668"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6724"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Vavrečkova 5262, 76001 Zlín</w:t>
+        <w:t>Fügnerovo náměstí 1866/5, 12000 Praha 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Centrum služeb pro podnikání s.r.o.</w:t>
+        <w:t>DTO CZ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Fügnerovo náměstí 1866/5, 12000 Praha 2</w:t>
+        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>DTO CZ, s.r.o.</w:t>
+        <w:t>Dům techniky Plzeň spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mariánské náměstí 480/5, 70900 Ostrava</w:t>
+        <w:t>sady Pětatřicátníků 316/6, 30100 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dům techniky Plzeň spol. s r. o.</w:t>
+        <w:t>Erudio Patria s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>sady Pětatřicátníků 316/6, 30100 Plzeň</w:t>
+        <w:t>Lumírova 522/26, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8903"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Erudio Patria s.r.o.</w:t>
+        <w:t>Grafia, společnost s ručením omezeným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8903"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8959"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lumírova 522/26, 70030 Ostrava</w:t>
+        <w:t>Houškova 822/35, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="9520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="9576"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Grafia, společnost s ručením omezeným</w:t>
+        <w:t>Ing. Grebíková Martina</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="9520"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="9576"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Houškova 822/35, 32600 Plzeň</w:t>
+        <w:t>Jana Koziny 190/2, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10136"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10192"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Ing. Grebíková Martina</w:t>
+        <w:t>HANDI HELP SERVIS, v.o.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10136"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10192"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jana Koziny 190/2, 77900 Olomouc</w:t>
+        <w:t>Koperníkova 118, 73581 Bohumín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10809"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>HANDI HELP SERVIS, v.o.s.</w:t>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10809"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koperníkova 118, 73581 Bohumín</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:t>Leneo s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12042"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Leneo s.r.o.</w:t>
+        <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12042"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
+        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12658"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:t>Memoro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12602"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12658"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
+        <w:t>Karla Černého 1459/1, 15600 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Memoro s.r.o.</w:t>
+        <w:t>Orange Academy Pro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13275"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Černého 1459/1, 15600 Praha 5</w:t>
+        <w:t>Dudíkova 1038 1038, 66461 Rajhrad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13891"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Orange Academy Pro s.r.o.</w:t>
+        <w:t>Orange Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13835"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13891"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dudíkova 1038 1038, 66461 Rajhrad</w:t>
+        <w:t>Pionýrská 1137/15, 69301 Hustopeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14508"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Orange Academy s.r.o.</w:t>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14452"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14508"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pionýrská 1137/15, 69301 Hustopeče</w:t>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15124"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>Mgr. Rothová Monika</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15068"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15124"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Jiráskovo nábřeží 1560/4, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.7.2026 13:40:52</w:t>
+        <w:t>Personalista/personalistka, 30.7.2026 15:15:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1842,332 +1842,278 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mgr. Rothová Monika</w:t>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jiráskovo nábřeží 1560/4, 37004 České Budějovice</w:t>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2957"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2901"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2957"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
+        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3518"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3574"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
+        <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
+        <w:t>Ing. Václavíková Mária</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4134"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4190"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
-          <w:rtl w:val="0"/>
-[...52 lines deleted...]
-          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 7.7.2026 13:40:52</w:t>
+        <w:t>Personalista/personalistka, 30.7.2026 15:15:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>