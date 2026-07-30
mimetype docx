--- v6 (2026-07-30)
+++ v7 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RDFD151C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRDFD151C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRDFD151C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48050E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48050E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48050E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 30.7.2026 15:15:10</w:t>
+        <w:t>Personalista/personalistka, 30.7.2026 16:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskovo nábřeží 1560/4, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 30.7.2026 15:15:10</w:t>
+        <w:t>Personalista/personalistka, 30.7.2026 16:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 30.7.2026 15:15:10</w:t>
+        <w:t>Personalista/personalistka, 30.7.2026 16:40:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>