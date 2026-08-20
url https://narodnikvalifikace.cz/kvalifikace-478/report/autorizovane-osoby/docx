--- v7 (2026-07-30)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48050E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48050E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48050E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DF2CAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DF2CAC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DF2CAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 30.7.2026 16:40:51</w:t>
+        <w:t>Personalista/personalistka, 20.8.2026 16:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskovo nábřeží 1560/4, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 30.7.2026 16:40:51</w:t>
+        <w:t>Personalista/personalistka, 20.8.2026 16:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 30.7.2026 16:40:51</w:t>
+        <w:t>Personalista/personalistka, 20.8.2026 16:49:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>