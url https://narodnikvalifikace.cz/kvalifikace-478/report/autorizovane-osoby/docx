--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DF2CAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DF2CAC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DF2CAC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ED05BDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ED05BDF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ED05BDF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 20.8.2026 16:49:52</w:t>
+        <w:t>Personalista/personalistka, 9.9.2026 20:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jiráskovo nábřeží 1560/4, 37004 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 20.8.2026 16:49:52</w:t>
+        <w:t>Personalista/personalistka, 9.9.2026 20:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Personalista/personalistka, 20.8.2026 16:49:52</w:t>
+        <w:t>Personalista/personalistka, 9.9.2026 20:16:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>