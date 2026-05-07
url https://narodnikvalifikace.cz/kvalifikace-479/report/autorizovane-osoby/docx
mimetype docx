--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5BED5584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5BED5584" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5BED5584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42546D2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42546D2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42546D2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 17.4.2026 0:26:56</w:t>
+        <w:t>Asistent/asistentka, 7.5.2026 17:07:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1284,473 +1284,473 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11195"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Hýbl Martin DiS.</w:t>
+        <w:t>JUBELA EDU, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11139"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11195"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obránců míru 1401, 38601 Strakonice</w:t>
+        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
-[...10 lines deleted...]
-        <w:t>JUBELA EDU, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kanu system s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
-[...10 lines deleted...]
-        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Královka 629/16, 62100 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12372"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12428"/>
-[...10 lines deleted...]
-        <w:t>Kanu system s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12372"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12428"/>
-[...10 lines deleted...]
-        <w:t>Královka 629/16, 62100 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
-[...10 lines deleted...]
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Leneo s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
-[...10 lines deleted...]
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13144"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13200"/>
-[...10 lines deleted...]
-        <w:t>Leneo s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13144"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13200"/>
-[...10 lines deleted...]
-        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13760"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13816"/>
-[...10 lines deleted...]
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13760"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13816"/>
-[...10 lines deleted...]
-        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14377"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14433"/>
-[...10 lines deleted...]
-        <w:t>MAVO s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orange Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14377"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14433"/>
-[...10 lines deleted...]
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pionýrská 1137/15, 69301 Hustopeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14993"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="15224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15049"/>
-[...10 lines deleted...]
-        <w:t>Orange Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="15280"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14993"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="15224"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15049"/>
-[...10 lines deleted...]
-        <w:t>Pionýrská 1137/15, 69301 Hustopeče</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="15280"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 17.4.2026 0:26:56</w:t>
+        <w:t>Asistent/asistentka, 7.5.2026 17:07:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1917,689 +1917,635 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počítačová služba s.r.o.</w:t>
+        <w:t>POE EDUCO, spol. s r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
+        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>POE EDUCO, spol. s r. o.</w:t>
+        <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>REKVAL, s.r.o.</w:t>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:t>Bc. Stoklásková Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:t>Kloboukova 2228/32, 14800 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Bc. Stoklásková Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Kloboukova 2228/32, 14800 Praha 4</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5598"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5598"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5654"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5984"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5984"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6040"/>
-[...10 lines deleted...]
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
+        <w:t>TaxReal s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
+        <w:t>Sicherova 1652/7, 19800 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TaxReal s.r.o.</w:t>
+        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Sicherova 1652/7, 19800 Praha 9</w:t>
+        <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
+        <w:t>V - Studio, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
-[...10 lines deleted...]
-        <w:t>V - Studio, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Václavíková Mária</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 17.4.2026 0:26:56</w:t>
+        <w:t>Asistent/asistentka, 7.5.2026 17:07:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>