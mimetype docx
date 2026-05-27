--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42546D2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42546D2A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42546D2A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57034D88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57034D88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57034D88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 7.5.2026 17:07:34</w:t>
+        <w:t>Asistent/asistentka, 27.5.2026 23:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 7.5.2026 17:07:34</w:t>
+        <w:t>Asistent/asistentka, 27.5.2026 23:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2501,51 +2501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 7.5.2026 17:07:34</w:t>
+        <w:t>Asistent/asistentka, 27.5.2026 23:47:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>