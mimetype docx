--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57034D88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57034D88" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57034D88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R309E341C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR309E341C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR309E341C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 27.5.2026 23:47:23</w:t>
+        <w:t>Asistent/asistentka, 17.6.2026 9:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1706,51 +1706,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 27.5.2026 23:47:23</w:t>
+        <w:t>Asistent/asistentka, 17.6.2026 9:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2501,51 +2501,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 27.5.2026 23:47:23</w:t>
+        <w:t>Asistent/asistentka, 17.6.2026 9:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>