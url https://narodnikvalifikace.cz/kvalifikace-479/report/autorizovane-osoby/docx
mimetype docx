--- v3 (2026-06-17)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R309E341C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR309E341C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR309E341C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57A714DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57A714DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57A714DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 17.6.2026 9:11:07</w:t>
+        <w:t>Asistent/asistentka, 11.7.2026 19:08:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1209,548 +1209,494 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10192"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Koperníkova 118, 73581 Bohumín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="10753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10809"/>
-[...10 lines deleted...]
-        <w:t>RNDr. Havel Ladislav</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="10809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>JUBELA EDU, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="10753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10809"/>
-[...10 lines deleted...]
-        <w:t>Zámek 1, 38601 Strakonice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="10809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11139"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11195"/>
-[...10 lines deleted...]
-        <w:t>JUBELA EDU, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kanu system s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11139"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11369"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11195"/>
-[...10 lines deleted...]
-        <w:t>Volutová 2523/14, 15800 Praha 5</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11425"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Královka 629/16, 62100 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="11755"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
-[...10 lines deleted...]
-        <w:t>Kanu system s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="11755"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
-[...10 lines deleted...]
-        <w:t>Královka 629/16, 62100 Brno</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="11811"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12141"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12197"/>
-[...10 lines deleted...]
-        <w:t>KUSTOD s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12428"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Leneo s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12141"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12372"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12197"/>
-[...10 lines deleted...]
-        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12428"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12758"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="12814"/>
-[...10 lines deleted...]
-        <w:t>Leneo s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13044"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12758"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="12988"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="12814"/>
-[...10 lines deleted...]
-        <w:t>Domažlická 1123/194, 31800 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13044"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13374"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13430"/>
-[...10 lines deleted...]
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="13661"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>MAVO s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13374"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13605"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13430"/>
-[...10 lines deleted...]
-        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="13661"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="13991"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14047"/>
-[...10 lines deleted...]
-        <w:t>MAVO s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14277"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Orange Academy s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="13991"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14221"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14047"/>
-[...10 lines deleted...]
-        <w:t>Černošická 20, 25228 Vonoklasy</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14277"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pionýrská 1137/15, 69301 Hustopeče</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14607"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14663"/>
-[...10 lines deleted...]
-        <w:t>Orange Academy s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="14894"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Počítačová služba s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14607"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="14838"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14663"/>
-[...61 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="14894"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 17.6.2026 9:11:07</w:t>
+        <w:t>Asistent/asistentka, 11.7.2026 19:08:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1895,657 +1841,657 @@
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2210"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>POE EDUCO, spol. s r. o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2515"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>POE EDUCO, spol. s r. o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>REKVAL, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2515"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2571"/>
-[...10 lines deleted...]
-        <w:t>Divadelní 946/9, 74101 Nový Jičín</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3132"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>REKVAL, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3132"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3188"/>
-[...10 lines deleted...]
-        <w:t>Sazečská 346/3, 71000 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Přestanov 141, 40317 Přestanov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3748"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Rodinné centrum Pohádková Chaloupka, z.s.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Bc. Stoklásková Kristýna</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3748"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3804"/>
-[...10 lines deleted...]
-        <w:t>Přestanov 141, 40317 Přestanov</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kloboukova 2228/32, 14800 Praha 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4365"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>Bc. Stoklásková Kristýna</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Středisko vzdělávání s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4365"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4421"/>
-[...10 lines deleted...]
-        <w:t>Kloboukova 2228/32, 14800 Praha 4</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4981"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Středisko vzdělávání s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4981"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5037"/>
-[...10 lines deleted...]
-        <w:t>Česká 1432/36, 70030 Ostrava</w:t>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pohorská 86, 38241 Kaplice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5367"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Střední odborná škola a Střední odborné učiliště, Kaplice, Pohorská 86</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5367"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5423"/>
-[...10 lines deleted...]
-        <w:t>Pohorská 86, 38241 Kaplice</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5753"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Střední průmyslová škola a Obchodní akademie, Bruntál, příspěvková organizace</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TaxReal s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5753"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5809"/>
-[...10 lines deleted...]
-        <w:t>Kavalcova 814/1, 79201 Bruntál</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Sicherova 1652/7, 19800 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6370"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>TaxReal s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6370"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6426"/>
-[...10 lines deleted...]
-        <w:t>Sicherova 1652/7, 19800 Praha 9</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6986"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>TRIGON CELOŽIVOTNÍ VZDĚLÁVÁNÍ, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>V - Studio, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6986"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7042"/>
-[...10 lines deleted...]
-        <w:t>Koterovská 345/16, 32600 Plzeň</w:t>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Žižkova tř. 309/12, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7603"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7659"/>
-[...10 lines deleted...]
-        <w:t>V - Studio, s.r.o.</w:t>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8275"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ing. Václavíková Mária</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7603"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8219"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7659"/>
-[...52 lines deleted...]
-        <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8275"/>
         <w:rPr>
-          <w:rStyle w:val="C14"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="C14"/>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 17.6.2026 9:11:07</w:t>
+        <w:t>Asistent/asistentka, 11.7.2026 19:08:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>