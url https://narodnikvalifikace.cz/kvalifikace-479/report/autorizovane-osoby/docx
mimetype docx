--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57A714DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57A714DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57A714DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E75260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E75260" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E75260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.7.2026 19:08:36</w:t>
+        <w:t>Asistent/asistentka, 11.7.2026 20:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.7.2026 19:08:36</w:t>
+        <w:t>Asistent/asistentka, 11.7.2026 20:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2447,51 +2447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.7.2026 19:08:36</w:t>
+        <w:t>Asistent/asistentka, 11.7.2026 20:35:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>