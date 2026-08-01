--- v5 (2026-07-11)
+++ v6 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R63E75260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR63E75260" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR63E75260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5653C9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5653C9CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5653C9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.7.2026 20:35:13</w:t>
+        <w:t>Asistent/asistentka, 1.8.2026 7:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.7.2026 20:35:13</w:t>
+        <w:t>Asistent/asistentka, 1.8.2026 7:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2447,51 +2447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.7.2026 20:35:13</w:t>
+        <w:t>Asistent/asistentka, 1.8.2026 7:24:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>