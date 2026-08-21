--- v6 (2026-08-01)
+++ v7 (2026-08-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5653C9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5653C9CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5653C9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R23E2415E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR23E2415E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR23E2415E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 1.8.2026 7:24:52</w:t>
+        <w:t>Asistent/asistentka, 21.8.2026 21:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1652,51 +1652,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Stupkova 413/1a, 77900 Olomouc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 1.8.2026 7:24:52</w:t>
+        <w:t>Asistent/asistentka, 21.8.2026 21:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2447,51 +2447,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Roklova 1904, 19016 Praha 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 1.8.2026 7:24:52</w:t>
+        <w:t>Asistent/asistentka, 21.8.2026 21:48:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>