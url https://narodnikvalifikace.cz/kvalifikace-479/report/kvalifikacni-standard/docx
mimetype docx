--- v8 (2026-08-21)
+++ v9 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R610F75E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR610F75E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR610F75E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BBC2E6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BBC2E6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BBC2E6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 21.8.2026 21:49:56</w:t>
+        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9940,51 +9940,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 21.8.2026 21:49:56</w:t>
+        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15054,51 +15054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 21.8.2026 21:49:56</w:t>
+        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15571,51 +15571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NIKA Logistics, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 21.8.2026 21:49:56</w:t>
+        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>