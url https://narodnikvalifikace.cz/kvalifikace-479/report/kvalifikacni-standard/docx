--- v9 (2026-09-11)
+++ v10 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BBC2E6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BBC2E6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BBC2E6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E8FBC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E8FBC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E8FBC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
+        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9940,51 +9940,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
+        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15054,51 +15054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
+        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15571,51 +15571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NIKA Logistics, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 11.9.2026 19:32:19</w:t>
+        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>