--- v10 (2026-10-02)
+++ v11 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26E8FBC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26E8FBC4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26E8FBC4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3939AF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3939AF1E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3939AF1E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
+        <w:t>Asistent/asistentka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3044,612 +3044,612 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérií:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6334"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="6348"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6348"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6348"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="6348"/>
+        <w:framePr w:w="970" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>základních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3696" w:y="6348"/>
+        <w:framePr w:w="1277" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3628" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ekonomických</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5016" w:y="6348"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4948" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pojmech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="6348"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5817" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="6348"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6777" w:y="6348"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6710" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6950" w:y="6348"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6883" w:y="6348"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6583"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
-[...16 lines deleted...]
-        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="6598"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6598"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="1081" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Uplatňování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2726" w:y="6598"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2659" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>firemních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3604" w:y="6598"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3537" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4430" w:y="6598"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4363" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritérium</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5256" w:y="6598"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5188" w:y="6598"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6833"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1172" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6847"/>
-[...16 lines deleted...]
-        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1603" w:y="6847"/>
+        <w:framePr w:w="1105" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6847"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kompetence</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="879" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1536" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Orientace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2524" w:y="6847"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2457" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>v</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2683" w:y="6847"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2616" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>legislativních</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3883" w:y="6847"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3816" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidlech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4852" w:y="6847"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4785" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5198" w:y="6847"/>
+        <w:framePr w:w="927" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5131" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zacházení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6168" w:y="6847"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6100" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6326" w:y="6847"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6259" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osobními</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7195" w:y="6847"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7128" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7368" w:y="6847"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7300" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>důvěrnými</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8347" w:y="6847"/>
+        <w:framePr w:w="495" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8280" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>údaji,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8884" w:y="6847"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8817" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9542" w:y="6847"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9475" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9777" w:y="6847"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9710" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9950" w:y="6847"/>
+        <w:framePr w:w="140" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9883" w:y="6847"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7083"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -7906,306 +7906,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>technikou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13870"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13884"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="13884"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="13884"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="13884"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="13884"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="13884"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="13884"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="13884"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="13884"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4550" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5107" w:y="13884"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5040" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5952" w:y="13884"/>
+        <w:framePr w:w="1114" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5884" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>společensky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7108" w:y="13884"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7041" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>aktuální</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7867" w:y="13884"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7800" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>téma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8371" w:y="13884"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8304" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="13884"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8462" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vyhledání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="13884"/>
+        <w:framePr w:w="826" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9374" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>podkladů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10310" w:y="13884"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10243" w:y="13884"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="994" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14115"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -8348,340 +8348,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>snímků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14350"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14364"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="14364"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14364"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>b):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="14364"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="14364"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2899" w:y="14364"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2832" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3513" w:y="14364"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4171" w:y="14364"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4104" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4896" w:y="14364"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4828" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5697" w:y="14364"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5630" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zápis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6220" w:y="14364"/>
+        <w:framePr w:w="116" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6153" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6379" w:y="14364"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6312" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pracovní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7204" w:y="14364"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7137" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>porady</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7872" w:y="14364"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7804" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7996" w:y="14364"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7929" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8265" w:y="14364"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8198" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tímto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8769" w:y="14364"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8702" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>účelem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9470" w:y="14364"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9403" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obdrží</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10084" w:y="14364"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10017" w:y="14364"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>od</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="14595"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9436,289 +9436,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zápis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15291"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15305"/>
-[...16 lines deleted...]
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="15305"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15305"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>c):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1564" w:y="15305"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1497" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1910" w:y="15305"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1843" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2889" w:y="15305"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2822" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3504" w:y="15305"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3436" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4161" w:y="15305"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4094" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>připraví</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4886" w:y="15305"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4819" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5688" w:y="15305"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>na</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5971" w:y="15305"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5904" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadání</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6628" w:y="15305"/>
+        <w:framePr w:w="1157" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6561" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>autorizované</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7828" w:y="15305"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8419" w:y="15305"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8352" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="15305"/>
+        <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8865" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Interní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9556" w:y="15305"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9489" w:y="15305"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sdělení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1037" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="15535"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -9940,51 +9940,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
+        <w:t>Asistent/asistentka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -10147,323 +10147,323 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>organizace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2389"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="2404"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2404"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="2404"/>
+        <w:framePr w:w="404" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>AOs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2020" w:y="2404"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1953" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zadá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2510" w:y="2404"/>
+        <w:framePr w:w="946" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2443" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(nadiktuje)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3499" w:y="2404"/>
+        <w:framePr w:w="802" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3432" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4344" w:y="2404"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4276" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>text,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4780" w:y="2404"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4713" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5270" w:y="2404"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5203" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6360" w:y="2404"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6292" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="2404"/>
+        <w:framePr w:w="82" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6408" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6542" w:y="2404"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6475" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>mail</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6969" w:y="2404"/>
+        <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6902" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>fyzické</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7636" w:y="2404"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7569" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8227" w:y="2404"/>
+        <w:framePr w:w="481" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8160" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jiným</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8750" w:y="2404"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8683" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dvěma</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9408" w:y="2404"/>
+        <w:framePr w:w="961" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9340" w:y="2404"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>adresátům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="845" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="2634"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12000,272 +12000,272 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>výčet.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4021"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4036"/>
-[...16 lines deleted...]
-        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4036"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4036"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="193" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>f):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1516" w:y="4036"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1449" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1862" w:y="4036"/>
+        <w:framePr w:w="937" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1795" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>posouzení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2841" w:y="4036"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2774" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3456" w:y="4036"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3388" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4113" w:y="4036"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4046" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4771" w:y="4036"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4704" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5572" w:y="4036"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5505" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>proces</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6230" w:y="4036"/>
+        <w:framePr w:w="980" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6163" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zajišťování</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7252" w:y="4036"/>
+        <w:framePr w:w="1301" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7185" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kancelářského</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8596" w:y="4036"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8529" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vybavení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9508" w:y="4036"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9441" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>materiálu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10387" w:y="4036"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10320" w:y="4036"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="581" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4266"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12561,306 +12561,306 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sekretariátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4732"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4746"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="4746"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="4746"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>g):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="4746"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2376" w:y="4746"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2308" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>opisuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3067" w:y="4746"/>
+        <w:framePr w:w="337" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3000" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>text</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3446" w:y="4746"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3379" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>po</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3729" w:y="4746"/>
+        <w:framePr w:w="461" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3662" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dobu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4233" w:y="4746"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4166" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4406" w:y="4746"/>
+        <w:framePr w:w="562" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4339" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5011" w:y="4746"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4944" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5304" w:y="4746"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5236" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>každou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6004" w:y="4746"/>
+        <w:framePr w:w="548" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5937" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>chybu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6595" w:y="4746"/>
+        <w:framePr w:w="173" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6528" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6811" w:y="4746"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6744" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>odečteno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7689" w:y="4746"/>
+        <w:framePr w:w="241" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7622" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7972" w:y="4746"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7905" w:y="4746"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>úhozů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="73" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4981"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -12935,289 +12935,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>procesů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5687"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5701"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="5701"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5701"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="5701"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="5701"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="5701"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="5701"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="5701"/>
+        <w:framePr w:w="725" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>prokáže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4684" w:y="5701"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4617" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5486" w:y="5701"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5419" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>znalost</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6177" w:y="5701"/>
+        <w:framePr w:w="869" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6110" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>obecných</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7089" w:y="5701"/>
+        <w:framePr w:w="716" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7022" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pravidel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7848" w:y="5701"/>
+        <w:framePr w:w="538" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7780" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>(např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8428" w:y="5701"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8361" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>dress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8976" w:y="5701"/>
+        <w:framePr w:w="505" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8908" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>code,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9523" w:y="5701"/>
+        <w:framePr w:w="1215" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9456" w:y="5701"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>marketingové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="625" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="5932"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -13530,340 +13530,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>sekretariátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6637"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6652"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="6652"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6652"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="6652"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="6652"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="6652"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="6652"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="6652"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>se</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4185" w:y="6652"/>
+        <w:framePr w:w="649" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4118" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>použije</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4876" w:y="6652"/>
+        <w:framePr w:w="701" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4809" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>veškerý</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5620" w:y="6652"/>
+        <w:framePr w:w="394" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5553" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>text,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6057" w:y="6652"/>
+        <w:framePr w:w="447" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5990" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>který</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6547" w:y="6652"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6480" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7348" w:y="6652"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7281" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7521" w:y="6652"/>
+        <w:framePr w:w="735" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7454" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8299" w:y="6652"/>
+        <w:framePr w:w="658" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8232" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>vytvoří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9000" w:y="6652"/>
+        <w:framePr w:w="226" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8932" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9268" w:y="6652"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9201" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>přípustná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10161" w:y="6652"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10094" w:y="6652"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="6882"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14278,289 +14278,289 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>styku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7818"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7833"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="7833"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="7833"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="7833"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="7833"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="7833"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="7833"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="7833"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="7833"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="7833"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="7833"/>
+        <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>okomentuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6873" w:y="7833"/>
+        <w:framePr w:w="591" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6806" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>situce,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7507" w:y="7833"/>
+        <w:framePr w:w="385" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7440" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jako</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="7833"/>
+        <w:framePr w:w="529" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7867" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8505" w:y="7833"/>
+        <w:framePr w:w="836" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8438" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>zdravení,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="7833"/>
+        <w:framePr w:w="1325" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="7833"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>představování,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1023" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8063"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -14635,340 +14635,340 @@
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>další</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P29"/>
         <w:framePr w:w="375" w:h="245" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8298"/>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C22"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>·</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8313"/>
-[...16 lines deleted...]
-        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1281" w:y="8313"/>
+        <w:framePr w:w="783" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8313"/>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C20"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>kritérium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P27"/>
+        <w:framePr w:w="250" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1214" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>d):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1574" w:y="8313"/>
+        <w:framePr w:w="303" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1507" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1920" w:y="8313"/>
+        <w:framePr w:w="682" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="1852" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>ověření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2644" w:y="8313"/>
+        <w:framePr w:w="572" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="2577" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>tohoto</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3259" w:y="8313"/>
+        <w:framePr w:w="615" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3192" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kritéria</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3916" w:y="8313"/>
+        <w:framePr w:w="759" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="3849" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>uchazeč</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4718" w:y="8313"/>
+        <w:framePr w:w="850" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4651" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>předvede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5611" w:y="8313"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5544" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5784" w:y="8313"/>
+        <w:framePr w:w="673" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="5716" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>popíše,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6499" w:y="8313"/>
+        <w:framePr w:w="274" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6432" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>jak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6816" w:y="8313"/>
+        <w:framePr w:w="903" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6748" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>nabídnout</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7761" w:y="8313"/>
+        <w:framePr w:w="130" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7694" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7934" w:y="8313"/>
+        <w:framePr w:w="893" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7867" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>servírovat</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8870" w:y="8313"/>
+        <w:framePr w:w="471" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="8803" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>např.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9384" w:y="8313"/>
+        <w:framePr w:w="437" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9316" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>kávu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9864" w:y="8313"/>
+        <w:framePr w:w="159" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9796" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>či</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
-        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="10065" w:y="8313"/>
+        <w:framePr w:w="639" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9998" w:y="8313"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>drobné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P27"/>
         <w:framePr w:w="1047" w:h="230" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="388" w:y="8543"/>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
@@ -15054,51 +15054,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C20"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>apod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
+        <w:t>Asistent/asistentka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -15571,51 +15571,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>NIKA Logistics, a. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Asistent/asistentka, 2.10.2026 2:05:10</w:t>
+        <w:t>Asistent/asistentka, 22.10.2026 7:44:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>