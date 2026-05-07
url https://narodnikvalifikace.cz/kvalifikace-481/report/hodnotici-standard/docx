--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5D9F70BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5D9F70BE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5D9F70BE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CF857E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CF857E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CF857E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 16.4.2026 17:29:14</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="077A3A49"/>
+    <w:nsid w:val="1EB3D5A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24F05743"/>
+    <w:nsid w:val="7E89B096"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5FDE0834"/>
+    <w:nsid w:val="0A34FC64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6AB6D5D7"/>
+    <w:nsid w:val="124B4D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="417D2251"/>
+    <w:nsid w:val="3B5D05DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>