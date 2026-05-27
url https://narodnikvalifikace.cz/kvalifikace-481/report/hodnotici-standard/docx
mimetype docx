--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6CF857E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6CF857E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6CF857E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DD4D1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DD4D1F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DD4D1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.5.2026 16:07:13</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1EB3D5A6"/>
+    <w:nsid w:val="7181768E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7E89B096"/>
+    <w:nsid w:val="7ABD9FE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A34FC64"/>
+    <w:nsid w:val="7D99F96D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="124B4D3E"/>
+    <w:nsid w:val="36B6F8C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B5D05DE"/>
+    <w:nsid w:val="029B1B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>