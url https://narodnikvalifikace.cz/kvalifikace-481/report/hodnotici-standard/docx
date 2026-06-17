--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DD4D1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DD4D1F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DD4D1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD2D68BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD2D68BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD2D68BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 28.5.2026 0:55:47</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7181768E"/>
+    <w:nsid w:val="3EE87DEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ABD9FE1"/>
+    <w:nsid w:val="2C45C5AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7D99F96D"/>
+    <w:nsid w:val="7645732D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36B6F8C0"/>
+    <w:nsid w:val="3EB642EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="029B1B0E"/>
+    <w:nsid w:val="35966A6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>