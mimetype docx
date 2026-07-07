--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD2D68BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD2D68BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD2D68BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E506974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E506974" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E506974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 17.6.2026 9:34:07</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3EE87DEE"/>
+    <w:nsid w:val="575F4F94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C45C5AB"/>
+    <w:nsid w:val="13DFBCF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7645732D"/>
+    <w:nsid w:val="3087504A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3EB642EC"/>
+    <w:nsid w:val="639CF709"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="35966A6A"/>
+    <w:nsid w:val="3D27C1A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>