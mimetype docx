--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E506974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E506974" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E506974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12806921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12806921" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12806921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 7.7.2026 12:22:41</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="575F4F94"/>
+    <w:nsid w:val="27D62778"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13DFBCF5"/>
+    <w:nsid w:val="36EBB28C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3087504A"/>
+    <w:nsid w:val="3B6DBEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="639CF709"/>
+    <w:nsid w:val="49D1D8B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3D27C1A9"/>
+    <w:nsid w:val="1F63AFCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>