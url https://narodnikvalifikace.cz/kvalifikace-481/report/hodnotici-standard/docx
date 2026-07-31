--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12806921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12806921" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12806921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1045F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1045F4F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1045F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 11:39:10</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="27D62778"/>
+    <w:nsid w:val="021E5A50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36EBB28C"/>
+    <w:nsid w:val="755B0DD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3B6DBEF4"/>
+    <w:nsid w:val="386DB0BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="49D1D8B2"/>
+    <w:nsid w:val="2C8B3E84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1F63AFCF"/>
+    <w:nsid w:val="2917AF9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>