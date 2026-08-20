--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1045F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1045F4F2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1045F4F2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R632B6C5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR632B6C5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR632B6C5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 31.7.2026 13:13:46</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="021E5A50"/>
+    <w:nsid w:val="5E17F773"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="755B0DD2"/>
+    <w:nsid w:val="6B8CB321"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="386DB0BA"/>
+    <w:nsid w:val="453912E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2C8B3E84"/>
+    <w:nsid w:val="02FC77CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2917AF9A"/>
+    <w:nsid w:val="4A21BA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>