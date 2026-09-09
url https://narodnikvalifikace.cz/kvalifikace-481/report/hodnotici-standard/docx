--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R632B6C5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR632B6C5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR632B6C5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5994CF23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5994CF23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5994CF23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -563,51 +563,51 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="9826" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7124"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="9774" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Uvolňování zaměstnanců z pracovního poměru dle Zákoníku práce</w:t>
+        <w:t>Uvolňování zaměstnanců z pracovního poměru dle zákoníku práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="805" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9916" w:y="7124"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="723" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="9972" w:y="7180"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 25.11.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2095,51 +2095,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2546,51 +2546,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P23"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5485"/>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C18"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Uvolňování zaměstnanců z pracovního poměru dle Zákoníku práce</w:t>
+        <w:t>Uvolňování zaměstnanců z pracovního poměru dle zákoníku práce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P24"/>
         <w:framePr w:w="6713" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5924"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P25"/>
         <w:framePr w:w="6661" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5995"/>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
@@ -2796,51 +2796,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4611,51 +4611,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6121,51 +6121,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7048,51 +7048,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2,5 až 4 hodiny (hodinou se rozumí 60 minut).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7692,84 +7692,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Hodnoticí standard profesní kvalifikace schválilo Ministerstvo školství, mládeže a tělovýchovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 20.8.2026 17:57:12</w:t>
+        <w:t>Specialista/specialistka náboru, přijímání a uvolňování zaměstnanců, 9.9.2026 20:20:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E17F773"/>
+    <w:nsid w:val="740BD574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7855,51 +7855,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B8CB321"/>
+    <w:nsid w:val="71AE1D0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7985,51 +7985,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="453912E3"/>
+    <w:nsid w:val="378152A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8115,51 +8115,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="02FC77CD"/>
+    <w:nsid w:val="2B23FDC4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8245,51 +8245,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A21BA9A"/>
+    <w:nsid w:val="283A5D32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>