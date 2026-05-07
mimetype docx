--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R663575B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR663575B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR663575B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R337A2A60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR337A2A60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR337A2A60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 16.4.2026 22:52:59</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 7.5.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -669,440 +669,440 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4027"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Na Poříčí 595, 73801 Frýdek-Místek - Frýdek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>KUSTOD s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4588"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="4644"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pobřežní 249/46, 18600 Praha</w:t>
+        <w:t>Škroupovo náměstí 152/5, 47001 Česká Lípa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="4974"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5030"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>MARLIN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="4974"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5030"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5590"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5646"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Memoro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5590"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5646"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Karla Černého 1459/1, 15600 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6207"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6263"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Mendelova univerzita v Brně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6207"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6263"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6823"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6879"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>PROFI-MEN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6823"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6879"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Jižní 870/2, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7440"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7496"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>TECHNOLOGY CENTER Czech Republic s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7440"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7496"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
-        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8056"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
-        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8112"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
-        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8056"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="8287"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
-        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8112"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="8343"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 16.4.2026 22:52:59</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 7.5.2026 21:14:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>