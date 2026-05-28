--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R337A2A60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR337A2A60" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR337A2A60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R91E693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR91E693" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR91E693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 7.5.2026 21:14:01</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 28.5.2026 3:19:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1058,51 +1058,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 7.5.2026 21:14:01</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 28.5.2026 3:19:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>