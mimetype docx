--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R91E693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR91E693" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR91E693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF1C34A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF1C34A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF1C34A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 28.5.2026 3:19:20</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 17.6.2026 15:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -744,365 +744,311 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>MARLIN, s.r.o.</w:t>
+        <w:t>Memoro s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5204"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Města Mayen 1536, 68601 Uherské Hradiště - Mařatice</w:t>
+        <w:t>Karla Černého 1459/1, 15600 Praha 5</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Memoro s.r.o.</w:t>
+        <w:t>Mendelova univerzita v Brně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="5821"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="5877"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Karla Černého 1459/1, 15600 Praha 5</w:t>
+        <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Mendelova univerzita v Brně</w:t>
+        <w:t>PROFI-MEN, s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="6437"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="6493"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zemědělská 1665/1, 61300 Brno</w:t>
+        <w:t>Jižní 870/2, 50003 Hradec Králové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P17"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P18"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>PROFI-MEN, s.r.o.</w:t>
+        <w:t>TECHNOLOGY CENTER Czech Republic s.r.o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P19"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7054"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P20"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7110"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Jižní 870/2, 50003 Hradec Králové</w:t>
+        <w:t>Korunní 1065/107, 13000 Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>TECHNOLOGY CENTER Czech Republic s.r.o.</w:t>
+        <w:t>Vysoká škola technická a ekonomická v Českých Budějovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P15"/>
         <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="7670"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P16"/>
         <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="7726"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Korunní 1065/107, 13000 Praha</w:t>
-[...52 lines deleted...]
-        </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 28.5.2026 3:19:20</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 17.6.2026 15:49:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>