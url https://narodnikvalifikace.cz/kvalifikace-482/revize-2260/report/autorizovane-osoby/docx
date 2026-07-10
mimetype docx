--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RF1C34A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRF1C34A0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRF1C34A0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D9BF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D9BF4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D9BF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 17.6.2026 15:49:26</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 10.7.2026 10:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 17.6.2026 15:49:26</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 10.7.2026 10:07:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>