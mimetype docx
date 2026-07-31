--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D9BF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D9BF4D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D9BF4D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C354E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C354E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C354E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 10.7.2026 10:07:04</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 31.7.2026 18:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 10.7.2026 10:07:04</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 31.7.2026 18:21:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>