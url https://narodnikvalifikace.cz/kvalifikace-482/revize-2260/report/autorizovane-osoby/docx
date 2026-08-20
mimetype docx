--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C354E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C354E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C354E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16078F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16078F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16078F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 31.7.2026 18:21:25</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 20.8.2026 21:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 31.7.2026 18:21:25</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 20.8.2026 21:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>