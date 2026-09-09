--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16078F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16078F5D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16078F5D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79393F6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79393F6B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79393F6B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 20.8.2026 21:54:07</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 10.9.2026 0:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1004,51 +1004,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Okružní 517/10/10, 37001 České Budějovice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 20.8.2026 21:54:07</w:t>
+        <w:t>Specialista/specialistka vzdělávání a rozvoje zaměstnanců, 10.9.2026 0:10:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>