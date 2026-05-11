--- v0 (2026-04-13)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5FCE1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5FCE1D0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5FCE1D0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5743F7E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5743F7E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5743F7E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 13.4.2026 18:47:30</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="109D524A"/>
+    <w:nsid w:val="41726E5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7138FEB5"/>
+    <w:nsid w:val="2BB4B354"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="483842B4"/>
+    <w:nsid w:val="091D96A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>