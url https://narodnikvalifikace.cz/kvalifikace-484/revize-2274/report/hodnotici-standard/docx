--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5743F7E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5743F7E0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5743F7E0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C0E022A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C0E022A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C0E022A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.5.2026 7:01:16</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="41726E5B"/>
+    <w:nsid w:val="0EAAAEA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BB4B354"/>
+    <w:nsid w:val="63E9CE1E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="091D96A1"/>
+    <w:nsid w:val="0037D1BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>