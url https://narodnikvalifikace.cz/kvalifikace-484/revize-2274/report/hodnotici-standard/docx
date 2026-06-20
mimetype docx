--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C0E022A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C0E022A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C0E022A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BE59E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BE59E23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BE59E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.5.2026 9:18:08</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EAAAEA1"/>
+    <w:nsid w:val="4C85CEA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63E9CE1E"/>
+    <w:nsid w:val="1B05CEF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0037D1BC"/>
+    <w:nsid w:val="48D10B90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>