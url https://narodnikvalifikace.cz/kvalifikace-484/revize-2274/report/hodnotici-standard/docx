--- v3 (2026-06-20)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1BE59E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1BE59E23" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1BE59E23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6137149E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6137149E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6137149E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.6.2026 1:20:10</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4C85CEA8"/>
+    <w:nsid w:val="7AEBB5DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B05CEF1"/>
+    <w:nsid w:val="78D7003F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48D10B90"/>
+    <w:nsid w:val="4B7BC809"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>