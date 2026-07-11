--- v4 (2026-07-11)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6137149E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6137149E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6137149E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA3A56B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA3A56B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA3A56B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 4:05:46</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7AEBB5DF"/>
+    <w:nsid w:val="287BAE75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="78D7003F"/>
+    <w:nsid w:val="24123D35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4B7BC809"/>
+    <w:nsid w:val="77EDA150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>