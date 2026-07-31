--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCA3A56B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCA3A56B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCA3A56B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42343F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42343F29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42343F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 11.7.2026 5:16:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="287BAE75"/>
+    <w:nsid w:val="6CB1936D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24123D35"/>
+    <w:nsid w:val="48435834"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="77EDA150"/>
+    <w:nsid w:val="2103560E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>