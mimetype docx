--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R42343F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR42343F29" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR42343F29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CCF8ED4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CCF8ED4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CCF8ED4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 15:02:17</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6CB1936D"/>
+    <w:nsid w:val="0F1E666A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48435834"/>
+    <w:nsid w:val="6827268F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2103560E"/>
+    <w:nsid w:val="4614EB81"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>