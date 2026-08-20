--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CCF8ED4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CCF8ED4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CCF8ED4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60ACAA5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60ACAA5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60ACAA5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 31.7.2026 16:34:06</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F1E666A"/>
+    <w:nsid w:val="7B7CED78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6827268F"/>
+    <w:nsid w:val="17635BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4614EB81"/>
+    <w:nsid w:val="55A6597C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>