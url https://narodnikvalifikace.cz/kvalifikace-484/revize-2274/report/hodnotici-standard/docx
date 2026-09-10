--- v8 (2026-08-20)
+++ v9 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R60ACAA5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR60ACAA5F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR60ACAA5F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56716CE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56716CE8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56716CE8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.10.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1595,51 +1595,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2512,51 +2512,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3537,51 +3537,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5255,51 +5255,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6190,51 +6190,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo pro místní rozvoj, www.mmr.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7341,51 +7341,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7858,84 +7858,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Tobit, z. s., Jihlava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 21.8.2026 0:59:07</w:t>
+        <w:t>Pracovník pro úpravu a přepravu lidských pozůstatků, 10.9.2026 2:14:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7B7CED78"/>
+    <w:nsid w:val="0519A267"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8021,51 +8021,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="17635BE4"/>
+    <w:nsid w:val="546EC062"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8151,51 +8151,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="55A6597C"/>
+    <w:nsid w:val="2E11CAE1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>