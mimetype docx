--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8389497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8389497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8389497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F500EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F500EAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F500EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 16.4.2026 22:52:30</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A717A9F"/>
+    <w:nsid w:val="0183042B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7EAE3930"/>
+    <w:nsid w:val="112FDD46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>