--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F500EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F500EAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F500EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R480B63AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR480B63AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR480B63AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.5.2026 16:01:20</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0183042B"/>
+    <w:nsid w:val="74D7DB6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112FDD46"/>
+    <w:nsid w:val="3183F95E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>