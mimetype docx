--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R480B63AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR480B63AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR480B63AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57101167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57101167" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57101167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 27.5.2026 23:49:47</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74D7DB6F"/>
+    <w:nsid w:val="146C0676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3183F95E"/>
+    <w:nsid w:val="50D4493B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>