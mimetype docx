--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57101167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57101167" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57101167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC1A889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC1A889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC1A889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 17.6.2026 9:14:22</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="146C0676"/>
+    <w:nsid w:val="7F8E0952"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50D4493B"/>
+    <w:nsid w:val="54B42231"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>