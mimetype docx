--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7CC1A889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7CC1A889" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7CC1A889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6346D215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6346D215" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6346D215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 11:07:11</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7F8E0952"/>
+    <w:nsid w:val="51A3DDDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="54B42231"/>
+    <w:nsid w:val="1DF1DB0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>