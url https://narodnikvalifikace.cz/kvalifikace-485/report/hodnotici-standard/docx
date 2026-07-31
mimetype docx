--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6346D215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6346D215" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6346D215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R426E98EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR426E98EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR426E98EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 7.7.2026 12:23:49</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51A3DDDE"/>
+    <w:nsid w:val="49B6F790"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF1DB0F"/>
+    <w:nsid w:val="7F5C67C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>