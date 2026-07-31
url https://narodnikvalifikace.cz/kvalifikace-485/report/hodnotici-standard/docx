--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R426E98EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR426E98EB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR426E98EB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D8A061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D8A061" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D8A061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 12:42:09</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49B6F790"/>
+    <w:nsid w:val="4842ABC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F5C67C9"/>
+    <w:nsid w:val="4287F193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>