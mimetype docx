--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62D8A061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62D8A061" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62D8A061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79AB226E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79AB226E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79AB226E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 31.7.2026 14:17:01</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4842ABC0"/>
+    <w:nsid w:val="4D7339F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4287F193"/>
+    <w:nsid w:val="2F7D95F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>