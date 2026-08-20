--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79AB226E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79AB226E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79AB226E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R464C1C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR464C1C1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR464C1C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 15:41:44</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4D7339F5"/>
+    <w:nsid w:val="08B09488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2F7D95F3"/>
+    <w:nsid w:val="774EF0B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>