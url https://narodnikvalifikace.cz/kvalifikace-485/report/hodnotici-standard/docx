--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R464C1C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR464C1C1D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR464C1C1D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R341B385F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR341B385F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR341B385F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3855,51 +3855,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -12743,51 +12743,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C26"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -20034,51 +20034,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21509,51 +21509,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 10 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -21795,51 +21795,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Doba trvání písemné části zkoušky jednoho uchazeče je 120 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -22312,84 +22312,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Česká komora fitness, z. s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Instruktor/instruktorka aerobiku, 20.8.2026 16:51:15</w:t>
+        <w:t>Instruktor/instruktorka aerobiku, 9.9.2026 20:17:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="08B09488"/>
+    <w:nsid w:val="76110A4D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -22475,51 +22475,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="774EF0B1"/>
+    <w:nsid w:val="250BEE70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>