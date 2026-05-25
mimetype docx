--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E224DD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E224DD8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E224DD8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F4C7890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F4C7890" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F4C7890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 29.4.2026 3:29:51</w:t>
+        <w:t>Bourání masa, 25.5.2026 4:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 29.4.2026 3:29:51</w:t>
+        <w:t>Bourání masa, 25.5.2026 4:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 29.4.2026 3:29:51</w:t>
+        <w:t>Bourání masa, 25.5.2026 4:57:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>