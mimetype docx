--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F4C7890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F4C7890" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F4C7890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50909A87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50909A87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50909A87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 25.5.2026 4:57:48</w:t>
+        <w:t>Bourání masa, 15.6.2026 6:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 25.5.2026 4:57:48</w:t>
+        <w:t>Bourání masa, 15.6.2026 6:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 25.5.2026 4:57:48</w:t>
+        <w:t>Bourání masa, 15.6.2026 6:22:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>