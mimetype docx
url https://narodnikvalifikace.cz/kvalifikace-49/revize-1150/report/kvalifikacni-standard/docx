--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50909A87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50909A87" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50909A87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5C436F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5C436F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5C436F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 15.6.2026 6:22:34</w:t>
+        <w:t>Bourání masa, 7.7.2026 12:25:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 15.6.2026 6:22:34</w:t>
+        <w:t>Bourání masa, 7.7.2026 12:25:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 15.6.2026 6:22:34</w:t>
+        <w:t>Bourání masa, 7.7.2026 12:25:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>