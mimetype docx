--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4A5C436F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4A5C436F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4A5C436F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AB20EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AB20EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AB20EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 7.7.2026 12:25:52</w:t>
+        <w:t>Bourání masa, 27.7.2026 13:48:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 7.7.2026 12:25:52</w:t>
+        <w:t>Bourání masa, 27.7.2026 13:48:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 7.7.2026 12:25:52</w:t>
+        <w:t>Bourání masa, 27.7.2026 13:48:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>