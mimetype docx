--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15AB20EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15AB20EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15AB20EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30602BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30602BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30602BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 27.7.2026 13:48:15</w:t>
+        <w:t>Bourání masa, 17.8.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 27.7.2026 13:48:15</w:t>
+        <w:t>Bourání masa, 17.8.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 27.7.2026 13:48:15</w:t>
+        <w:t>Bourání masa, 17.8.2026 20:17:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>