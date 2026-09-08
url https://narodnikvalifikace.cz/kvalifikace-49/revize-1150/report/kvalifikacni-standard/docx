--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R30602BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR30602BF1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR30602BF1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2BA3379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2BA3379" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2BA3379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 17.8.2026 20:17:01</w:t>
+        <w:t>Bourání masa, 8.9.2026 8:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 17.8.2026 20:17:01</w:t>
+        <w:t>Bourání masa, 8.9.2026 8:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 17.8.2026 20:17:01</w:t>
+        <w:t>Bourání masa, 8.9.2026 8:43:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>