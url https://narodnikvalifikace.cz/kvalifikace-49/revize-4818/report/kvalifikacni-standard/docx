--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28614FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28614FDD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28614FDD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A353595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A353595" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A353595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 29.4.2026 4:37:02</w:t>
+        <w:t>Bourač/bouračka masa, 25.5.2026 5:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 29.4.2026 4:37:02</w:t>
+        <w:t>Bourač/bouračka masa, 25.5.2026 5:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 29.4.2026 4:37:02</w:t>
+        <w:t>Bourač/bouračka masa, 25.5.2026 5:40:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>