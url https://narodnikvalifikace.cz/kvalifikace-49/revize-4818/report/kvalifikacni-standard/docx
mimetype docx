--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3A353595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3A353595" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3A353595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R234B64B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR234B64B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR234B64B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 25.5.2026 5:40:47</w:t>
+        <w:t>Bourač/bouračka masa, 15.6.2026 8:15:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 25.5.2026 5:40:47</w:t>
+        <w:t>Bourač/bouračka masa, 15.6.2026 8:15:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 25.5.2026 5:40:47</w:t>
+        <w:t>Bourač/bouračka masa, 15.6.2026 8:15:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>