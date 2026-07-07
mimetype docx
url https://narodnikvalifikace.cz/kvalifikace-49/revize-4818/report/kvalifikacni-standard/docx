--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R234B64B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR234B64B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR234B64B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4404E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4404E93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4404E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 15.6.2026 8:15:11</w:t>
+        <w:t>Bourač/bouračka masa, 7.7.2026 15:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 15.6.2026 8:15:11</w:t>
+        <w:t>Bourač/bouračka masa, 7.7.2026 15:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 15.6.2026 8:15:11</w:t>
+        <w:t>Bourač/bouračka masa, 7.7.2026 15:05:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>