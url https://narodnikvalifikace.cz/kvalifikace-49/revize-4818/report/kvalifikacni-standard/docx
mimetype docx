--- v3 (2026-07-07)
+++ v4 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4404E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4404E93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4404E93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19039354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19039354" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19039354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 7.7.2026 15:05:06</w:t>
+        <w:t>Bourač/bouračka masa, 17.8.2026 21:15:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 7.7.2026 15:05:06</w:t>
+        <w:t>Bourač/bouračka masa, 17.8.2026 21:15:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 7.7.2026 15:05:06</w:t>
+        <w:t>Bourač/bouračka masa, 17.8.2026 21:15:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>