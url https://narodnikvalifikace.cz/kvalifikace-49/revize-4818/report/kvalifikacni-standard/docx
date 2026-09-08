--- v4 (2026-08-17)
+++ v5 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R19039354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR19039354" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR19039354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R118CD1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR118CD1F1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR118CD1F1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 17.8.2026 21:15:42</w:t>
+        <w:t>Bourač/bouračka masa, 8.9.2026 9:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1552,51 +1552,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 17.8.2026 21:15:42</w:t>
+        <w:t>Bourač/bouračka masa, 8.9.2026 9:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2069,51 +2069,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourač/bouračka masa, 17.8.2026 21:15:42</w:t>
+        <w:t>Bourač/bouračka masa, 8.9.2026 9:43:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>