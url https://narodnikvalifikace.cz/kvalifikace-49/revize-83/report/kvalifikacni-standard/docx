--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3DF0E843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3DF0E843" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3DF0E843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14A8C12B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14A8C12B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14A8C12B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 29.4.2026 3:29:47</w:t>
+        <w:t>Bourání masa, 25.5.2026 4:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 29.4.2026 3:29:47</w:t>
+        <w:t>Bourání masa, 25.5.2026 4:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 29.4.2026 3:29:47</w:t>
+        <w:t>Bourání masa, 25.5.2026 4:56:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>