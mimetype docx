--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R14A8C12B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR14A8C12B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR14A8C12B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R562B5D54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR562B5D54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR562B5D54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 25.5.2026 4:56:20</w:t>
+        <w:t>Bourání masa, 15.6.2026 6:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 25.5.2026 4:56:20</w:t>
+        <w:t>Bourání masa, 15.6.2026 6:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 25.5.2026 4:56:20</w:t>
+        <w:t>Bourání masa, 15.6.2026 6:18:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>