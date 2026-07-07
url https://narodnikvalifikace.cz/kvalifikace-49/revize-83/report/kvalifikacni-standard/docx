--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R562B5D54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR562B5D54" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR562B5D54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE8B236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE8B236" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE8B236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 15.6.2026 6:18:09</w:t>
+        <w:t>Bourání masa, 7.7.2026 12:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 15.6.2026 6:18:09</w:t>
+        <w:t>Bourání masa, 7.7.2026 12:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 15.6.2026 6:18:09</w:t>
+        <w:t>Bourání masa, 7.7.2026 12:25:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>