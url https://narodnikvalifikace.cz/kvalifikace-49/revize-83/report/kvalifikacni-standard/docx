--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBE8B236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBE8B236" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBE8B236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CFCBDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CFCBDE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CFCBDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 7.7.2026 12:25:35</w:t>
+        <w:t>Bourání masa, 27.7.2026 13:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 7.7.2026 12:25:35</w:t>
+        <w:t>Bourání masa, 27.7.2026 13:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 7.7.2026 12:25:35</w:t>
+        <w:t>Bourání masa, 27.7.2026 13:43:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>