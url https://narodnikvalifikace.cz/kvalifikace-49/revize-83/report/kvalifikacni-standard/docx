--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CFCBDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CFCBDE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CFCBDE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FCA84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FCA84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FCA84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 27.7.2026 13:43:09</w:t>
+        <w:t>Bourání masa, 17.8.2026 22:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 27.7.2026 13:43:09</w:t>
+        <w:t>Bourání masa, 17.8.2026 22:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 27.7.2026 13:43:09</w:t>
+        <w:t>Bourání masa, 17.8.2026 22:14:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>