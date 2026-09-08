--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7FCA84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7FCA84" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7FCA84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7B2E1D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7B2E1D3A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7B2E1D3A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 17.8.2026 22:14:26</w:t>
+        <w:t>Bourání masa, 8.9.2026 8:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1382,51 +1382,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 17.8.2026 22:14:26</w:t>
+        <w:t>Bourání masa, 8.9.2026 8:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1899,51 +1899,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Bourání masa, 17.8.2026 22:14:26</w:t>
+        <w:t>Bourání masa, 8.9.2026 8:42:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>