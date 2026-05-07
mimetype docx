--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61A1DB25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61A1DB25" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61A1DB25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69E15EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69E15EAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69E15EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 17.4.2026 1:52:49</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.5.2026 18:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 17.4.2026 1:52:49</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.5.2026 18:04:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>