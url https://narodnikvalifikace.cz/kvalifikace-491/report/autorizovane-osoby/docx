--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R69E15EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR69E15EAE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR69E15EAE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ECA8359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ECA8359" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ECA8359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.5.2026 18:04:52</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 28.5.2026 0:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.5.2026 18:04:52</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 28.5.2026 0:10:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>