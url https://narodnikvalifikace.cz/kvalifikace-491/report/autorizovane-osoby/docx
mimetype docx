--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1ECA8359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1ECA8359" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1ECA8359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6015714D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6015714D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6015714D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 28.5.2026 0:10:27</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 17.6.2026 9:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 28.5.2026 0:10:27</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 17.6.2026 9:29:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>