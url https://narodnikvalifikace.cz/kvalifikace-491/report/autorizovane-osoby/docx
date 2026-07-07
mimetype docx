--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6015714D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6015714D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6015714D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CBADA21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CBADA21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CBADA21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 17.6.2026 9:29:04</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.7.2026 12:38:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 17.6.2026 9:29:04</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.7.2026 12:38:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>