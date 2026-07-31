--- v4 (2026-07-07)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5CBADA21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5CBADA21" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5CBADA21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE00634B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE00634B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE00634B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.7.2026 12:38:59</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 9:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 7.7.2026 12:38:59</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 9:51:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>