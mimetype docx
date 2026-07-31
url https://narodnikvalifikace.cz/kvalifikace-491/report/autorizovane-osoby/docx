--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE00634B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE00634B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE00634B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A44300C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A44300C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A44300C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 9:51:44</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 11:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 9:51:44</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 11:05:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>