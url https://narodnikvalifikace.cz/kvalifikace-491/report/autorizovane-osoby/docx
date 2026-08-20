--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A44300C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A44300C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A44300C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F118C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F118C82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F118C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 11:05:50</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 20.8.2026 15:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -572,51 +572,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 31.7.2026 11:05:50</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 20.8.2026 15:40:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>