--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5F118C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5F118C82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5F118C82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20FC878E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20FC878E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20FC878E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 20.8.2026 15:40:41</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 9.9.2026 18:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -507,116 +507,170 @@
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="2717" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="2664"/>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C12"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kontaktní adresa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
+        <w:framePr w:w="7847" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="2969"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
+        <w:framePr w:w="7795" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Český průmyslový institut vzdělávání s.r.o.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="2784" w:h="607" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P16"/>
+        <w:framePr w:w="2702" w:h="480" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3025"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Ve Žlíbku 2483/73, 19300 Praha 9</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P17"/>
+        <w:framePr w:w="7847" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="45" w:y="3586"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P18"/>
+        <w:framePr w:w="7795" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="71" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Vyšší odborná škola lesnická a Střední lesnická škola Bedřicha Schwarzenberga, Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P15"/>
-        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="2969"/>
+        <w:pStyle w:val="P19"/>
+        <w:framePr w:w="2784" w:h="376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7937" w:y="3586"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="P16"/>
-[...8 lines deleted...]
-          <w:rStyle w:val="C14"/>
+        <w:pStyle w:val="P20"/>
+        <w:framePr w:w="2702" w:h="249" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7993" w:y="3642"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 20.8.2026 15:40:41</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 9.9.2026 18:16:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
@@ -792,50 +846,89 @@
     <w:hidden/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P15">
     <w:name w:val="ParagraphStyle14"/>
     <w:hidden/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
         <w:right w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
       </w:pBdr>
       <w:shd w:val="clear" w:fill="F2F2F2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="P16">
     <w:name w:val="ParagraphStyle15"/>
     <w:hidden/>
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="P17">
+    <w:name w:val="ParagraphStyle16"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:pBdr>
+        <w:left w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P18">
+    <w:name w:val="ParagraphStyle17"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P19">
+    <w:name w:val="ParagraphStyle18"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
+        <w:right w:val="single" w:sz="6" w:space="0" w:shadow="0" w:frame="0" w:color="D9D9D9"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:fill="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="P20">
+    <w:name w:val="ParagraphStyle19"/>
+    <w:hidden/>
+    <w:pPr>
+      <w:bidi w:val="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="character" w:styleId="C0" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C1">
     <w:name w:val="Line Number"/>
     <w:basedOn w:val="C0"/>
     <w:semiHidden/>
   </w:style>
   <w:style w:type="character" w:styleId="C2">
     <w:name w:val="Hyperlink"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C3">
     <w:name w:val="FakeCharacterStyle"/>
     <w:hidden/>
     <w:rPr>
       <w:sz w:val="1"/>
       <w:szCs w:val="1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C4">
@@ -968,50 +1061,80 @@
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="808080"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C13">
     <w:name w:val="CharacterStyle9"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="C14">
     <w:name w:val="CharacterStyle10"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C15">
+    <w:name w:val="CharacterStyle11"/>
+    <w:hidden/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+      <w:b w:val="0"/>
+      <w:i w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:noProof w:val="1"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="19"/>
+      <w:szCs w:val="19"/>
+      <w:u w:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="C16">
+    <w:name w:val="CharacterStyle12"/>
     <w:hidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       <w:b w:val="0"/>
       <w:i w:val="0"/>
       <w:strike w:val="0"/>
       <w:noProof w:val="1"/>
       <w:color w:val="000000"/>
       <w:sz w:val="19"/>
       <w:szCs w:val="19"/>
       <w:u w:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="T0" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="table" w:styleId="T1">