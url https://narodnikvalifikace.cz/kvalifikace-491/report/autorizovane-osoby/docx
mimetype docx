--- v8 (2026-09-09)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20FC878E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20FC878E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20FC878E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R677F4321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR677F4321" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR677F4321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4157" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6572" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 9.9.2026 18:16:26</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -626,51 +626,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Lesnická 55, 39701 Písek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 9.9.2026 18:16:26</w:t>
+        <w:t>Lesní technik lesník / technička lesnice pro těžební činnost, 9.9.2026 19:23:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 2</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>