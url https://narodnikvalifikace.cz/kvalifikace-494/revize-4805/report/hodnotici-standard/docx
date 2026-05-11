--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3728A717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3728A717" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3728A717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2416A091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2416A091" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2416A091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7021,51 +7021,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8313,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,84 +8830,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 20.4.2026 0:40:03</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="00DD2B87"/>
+    <w:nsid w:val="51A95B8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8993,51 +8993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E8F670A"/>
+    <w:nsid w:val="36426BCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>