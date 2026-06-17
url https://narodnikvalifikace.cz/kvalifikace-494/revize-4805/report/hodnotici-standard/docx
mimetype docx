--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2416A091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2416A091" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2416A091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53D6A971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53D6A971" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53D6A971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7021,51 +7021,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8313,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,84 +8830,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 11.5.2026 7:56:27</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="51A95B8B"/>
+    <w:nsid w:val="1A899CB2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8993,51 +8993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36426BCD"/>
+    <w:nsid w:val="11A07EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>