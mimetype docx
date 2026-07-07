--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53D6A971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53D6A971" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53D6A971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FAC5E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FAC5E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FAC5E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čistírny odpadních vod</w:t>
+        <w:t>Strojník vodárenských zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4557,123 +4557,123 @@
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:instrText>HYPERLINK "https://www.nsp.cz/jednotka-prace/strojnik-pro-obsluhu-cist" \l "zdravotni-zpusobilost"</w:instrText>
+        <w:instrText>HYPERLINK "https://www.nsp.cz/jednotka-prace/strojnik-vodarenskych-zar" \l "zdravotni-zpusobilost"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>https://www.nsp.cz/jednotka-prace/strojnik-pro-obsluhu-cist#zdravotni-zpusobilost</w:t>
+        <w:t>https://www.nsp.cz/jednotka-prace/strojnik-vodarenskych-zar#zdravotni-zpusobilost</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>).</w:t>
+        <w:t>)).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
         <w:framePr w:w="10766" w:h="7363" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7021,51 +7021,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8313,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,84 +8830,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 17.6.2026 15:11:07</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1A899CB2"/>
+    <w:nsid w:val="5AD6A5E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8993,51 +8993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11A07EE5"/>
+    <w:nsid w:val="10604756"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>