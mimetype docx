--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43FAC5E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43FAC5E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43FAC5E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50FE0AE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50FE0AE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50FE0AE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7021,51 +7021,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8313,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,84 +8830,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 7.7.2026 19:10:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5AD6A5E2"/>
+    <w:nsid w:val="78E302BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8993,51 +8993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10604756"/>
+    <w:nsid w:val="071228DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>