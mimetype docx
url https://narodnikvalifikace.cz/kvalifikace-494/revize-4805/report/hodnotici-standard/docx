--- v4 (2026-07-31)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50FE0AE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50FE0AE0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50FE0AE0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47DE9EE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47DE9EE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47DE9EE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7021,51 +7021,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8313,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,84 +8830,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:28:08</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="78E302BB"/>
+    <w:nsid w:val="7E421CEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8993,51 +8993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="071228DC"/>
+    <w:nsid w:val="0C34704C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>