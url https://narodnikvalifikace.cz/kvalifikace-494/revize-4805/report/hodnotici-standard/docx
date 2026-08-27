--- v5 (2026-07-31)
+++ v6 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R47DE9EE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR47DE9EE2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR47DE9EE2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R414A632A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR414A632A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR414A632A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -803,51 +803,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1987,51 +1987,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3404,51 +3404,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4179,51 +4179,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5986,51 +5986,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanou fyzickou osobou s autorizací pro příslušnou profesní kvalifikaci nebo autorizovaným zástupcem autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7021,51 +7021,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8313,51 +8313,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 1 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8830,84 +8830,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 31.7.2026 16:34:43</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čistírny odpadních vod, 27.8.2026 3:30:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E421CEA"/>
+    <w:nsid w:val="70DD739C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8993,51 +8993,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C34704C"/>
+    <w:nsid w:val="7521AB6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>