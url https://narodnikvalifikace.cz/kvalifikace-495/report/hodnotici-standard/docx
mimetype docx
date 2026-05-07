--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R694236DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR694236DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR694236DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719CFFD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719CFFD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719CFFD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6072,51 +6072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7107,51 +7107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8455,51 +8455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9084,84 +9084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.4.2026 0:35:44</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06242A6E"/>
+    <w:nsid w:val="633E9AD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9247,51 +9247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AC6912E"/>
+    <w:nsid w:val="5DB6BF0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>