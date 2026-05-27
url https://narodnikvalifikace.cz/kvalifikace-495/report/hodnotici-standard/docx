--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R719CFFD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR719CFFD2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR719CFFD2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61740157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61740157" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61740157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6072,51 +6072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7107,51 +7107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8455,51 +8455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9084,84 +9084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.5.2026 18:09:13</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="633E9AD0"/>
+    <w:nsid w:val="04934A8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9247,51 +9247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5DB6BF0D"/>
+    <w:nsid w:val="167897B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>