--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R61740157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR61740157" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR61740157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B192E26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B192E26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B192E26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6072,51 +6072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7107,51 +7107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8455,51 +8455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9084,84 +9084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 28.5.2026 0:12:57</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="04934A8B"/>
+    <w:nsid w:val="48F6097E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9247,51 +9247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="167897B8"/>
+    <w:nsid w:val="1A18B033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>