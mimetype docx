--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2B192E26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2B192E26" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2B192E26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C4CAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C4CAC98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C4CAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6072,51 +6072,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7107,51 +7107,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8455,51 +8455,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9084,84 +9084,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 9:38:33</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="48F6097E"/>
+    <w:nsid w:val="31ABBF1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9247,51 +9247,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A18B033"/>
+    <w:nsid w:val="5C6C9AA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>