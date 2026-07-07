--- v4 (2026-06-17)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C4CAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C4CAC98" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C4CAC98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36462BDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36462BDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36462BDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -215,51 +215,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Týká se povolání:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="3784"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C7"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník pro obsluhu čerpací a přečerpávací stanice</w:t>
+        <w:t>Strojník vodárenských zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P5"/>
         <w:framePr w:w="4026" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C6"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační úroveň NSK - EQF:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P6"/>
         <w:framePr w:w="6628" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="4110" w:y="4032"/>
         <w:rPr>
           <w:rStyle w:val="C7"/>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4011,96 +4011,96 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9915" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="10150" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P34"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C24"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Organizační a metodické pokyny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
         <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2494"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pokyny k realizaci zkoušky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4112,51 +4112,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Autorizovaná osoba informuje, které doklady musí uchazeč předložit, aby zkouška proběhla v souladu s platnými právními předpisy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -4168,1955 +4168,1928 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Před zahájením vlastního ověřování musí být uchazeč seznámen s pracovištěm a s požadavky bezpečnosti a ochrany zdraví při práci (BOZP) a požární ochrany (PO), o čemž bude autorizovanou osobou vyhotoven a uchazečem podepsán písemný záznam. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Zdravotní způsobilost pro vykonání zkoušky je vyžadována a prokazuje se lékařským potvrzením (odkaz na povolání v NSP - </w:t>
-[...107 lines deleted...]
-        <w:t>).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Zdravotní způsobilost pro vykonání zkoušky je vyžadována a prokazuje se lékařským potvrzením (odkaz na povolání v NSP - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://www.nsp.cz/jednotka-prace/strojnik-vodarenskych-zar" \l "zdravotni-zpusobilost"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="0000FF"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>https://www.nsp.cz/jednotka-prace/strojnik-vodarenskych-zar#zdravotni-zpusobilost</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Uchazeč si s sebou ke zkoušce přinese vlastní pracovní oděv a obuv (oddělené pro práci s pitnou a odpadní vodou).</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Uchazeč si s sebou ke zkoušce přinese vlastní pracovní oděv a obuv (oddělené pro práci s pitnou a odpadní vodou).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Transportem vod se míní použití čerpadla, vakuového systému nebo pneumatického systému.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zařízením sloužícím k transportu vod je míněna čerpací stanice, vakuová stanice, pneumatická stanice.</w:t>
+        <w:t>Transportem vod se míní použití čerpadla, vakuového systému nebo pneumatického systému.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>Zařízením sloužícím k transportu vod je míněna čerpací stanice, vakuová stanice, pneumatická stanice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba připraví ke zkoušce modelové situace, na kterých odzkouší některá hodnoticí kritéria. Příklady modelových situací:</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Kompetence </w:t>
-[...35 lines deleted...]
-        <w:t>kritérium c)</w:t>
+        <w:t>Autorizovaná osoba připraví ke zkoušce modelové situace, na kterých odzkouší některá hodnoticí kritéria. Příklady modelových situací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• kavitace na čerpadle</w:t>
+        <w:t xml:space="preserve">Kompetence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Obsluha ovládacích panelů automatizovaných provozů sloužících k transportu vod </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>kritérium c)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• rázy</w:t>
+        <w:t>• kavitace na čerpadle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• vibrace čerpadla</w:t>
+        <w:t>• rázy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• protékající ucpávka hřídele čerpadla</w:t>
+        <w:t>• vibrace čerpadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• lom na potrubí</w:t>
+        <w:t>• protékající ucpávka hřídele čerpadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• prokluzující klínový řemen</w:t>
+        <w:t>• lom na potrubí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• porucha spojky mezi motorem a čerpadlem</w:t>
+        <w:t>• prokluzující klínový řemen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">• uvolněný bezpečnostní kryt </w:t>
+        <w:t>• porucha spojky mezi motorem a čerpadlem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">• netěsnící vakuový ventil </w:t>
+        <w:t xml:space="preserve">• uvolněný bezpečnostní kryt </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">• netěsnící vakuový ventil </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Kompetence </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> kritérium e)</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• mechanická závada</w:t>
+        <w:t xml:space="preserve">Kompetence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t>Údržba a běžné opravy strojů a zařízení sloužících k transportu vod</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kritérium e)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>• závada systému řízení</w:t>
+        <w:t>• mechanická závada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t>• závada systému řízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t xml:space="preserve">Kompetence </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">- u kritérií a), i) uchazeč kromě ústního výkladu nakreslí schéma stanice k transportu vod na síti, charakterizuje fyzikální veličiny a nakreslí křivku účinnosti čerpadla. </w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve">Kompetence </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="1"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">Orientace v procesech transportu vod </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+        <w:t xml:space="preserve">- u kritérií a), i) uchazeč kromě ústního výkladu nakreslí schéma stanice k transportu vod na síti, charakterizuje fyzikální veličiny a nakreslí křivku účinnosti čerpadla. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, jakož i ke kvalitě, časovému hledisku zvládání předváděných operací a dodržování platných norem. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště.</w:t>
+        <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9235" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Ověření odborných způsobilostí lze provést též elektronickou formou v simulovaném prostředí (na modelu).</w:t>
-[...26 lines deleted...]
-        <w:t>Výsledné hodnocení</w:t>
+        <w:t>Při ověřování kritérií formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů, jakož i ke kvalitě, časovému hledisku zvládání předváděných operací a dodržování platných norem. Přitom je nutno posuzovat nejen dosažený výsledek, ale i samostatnost při rozhodování o nejvhodnějším postupu řešení zadaného úkolu podle daných podmínek pracoviště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12636"/>
+        <w:framePr w:w="10766" w:h="9470" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2835"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
+        <w:t>Ověření odborných způsobilostí lze provést též elektronickou formou v simulovaném prostředí (na modelu).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14360"/>
+        <w:framePr w:w="10766" w:h="1837" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12531"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14360"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12531"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Počet zkoušejících</w:t>
+        <w:t>Výsledné hodnocení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="14700"/>
+        <w:framePr w:w="10766" w:h="1497" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="12871"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
+        <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6208,191 +6181,274 @@
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Relimage2"/>
                     <a:srcRect l="0" t="0" r="46" b="0"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6835775" cy="19050"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect"/>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P33"/>
-        <w:framePr w:w="10766" w:h="9744" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
+        <w:framePr w:w="10766" w:h="1376" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C3"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P35"/>
-        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="2154"/>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C25"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
+        <w:t>Počet zkoušejících</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="1036" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2494"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
-        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+        <w:t>Zkouška probíhá před zkušební komisí složenou ze 2 členů, kteří jsou autorizovanými fyzickými osobami s autorizací pro příslušnou profesní kvalifikaci nebo autorizovanými zástupci autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P33"/>
+        <w:framePr w:w="10766" w:h="9744" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C3"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P35"/>
+        <w:framePr w:w="10710" w:h="547" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3758"/>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C25"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Požadavky na odbornou způsobilost autorizované osoby, resp. autorizovaného zástupce autorizované osoby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
+        <w:t>Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby musí splňovat alespoň jednu z následujících variant požadavků:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
+        <w:widowControl w:val="1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="left"/>
+        <w:divId w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
+          <w:b w:val="0"/>
+          <w:i w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:strike w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:vanish w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="none"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          <w:vertAlign w:val="baseline"/>
+          <w:lang/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6407,51 +6463,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s výučním listem v oborech vzdělání strojírenských nebo chemických nebo stavebních a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6466,51 +6522,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Střední vzdělání s maturitní zkouškou v oborech vzdělání stavebních nebo chemických nebo strojírenských nebo ekologických a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6525,51 +6581,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vyšší odborné vzdělání v oblasti stavebnictví nebo chemie nebo strojírenství nebo ekologie a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele odborného výcviku nebo praktického vyučování v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6584,51 +6640,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Vysokoškolské vzdělání se zaměřením na stavebnictví nebo chemii nebo strojírenství nebo elektrotechniku nebo ekologii a alespoň 5 let odborné praxe v oblasti vodárenství, nebo ve funkci učitele odborných předmětů nebo ve funkci učitele praktického vyučování nebo odborného výcviku v oblasti vodárenství nebo chemie, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6643,51 +6699,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Profesní kvalifikace 36-027-H Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice a střední vzdělání s maturitní zkouškou a alespoň 5 let odborné praxe v oblasti vodárenství, absolvování základního kurzu první pomoci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6699,51 +6755,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6755,51 +6811,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Další požadavky:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6814,51 +6870,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Autorizovaná osoba, resp. autorizovaný zástupce autorizované osoby, která nemá odbornou kvalifikaci pedagogického pracovníka podle zákona č. 563/2004 Sb., o pedagogických pracovnících a o změně některých zákonů, ve znění pozdějších předpisů, nebo nemá odbornou kvalifikaci podle zákona č. 111/1998 Sb., o vysokých školách a o změně a doplnění dalších zákonů (zákon o vysokých školách), ve znění pozdějších předpisů, nebo praxi v oblasti vzdělávání dospělých (včetně praxe z oblasti zkoušení), nebo nemá osvědčení o profesní kvalifikaci 75-001-T Lektor/lektorka dalšího vzdělávání, může být absolventem přípravy zaměřené zejména na praktickou aplikaci části první, hlavy III a IV zákona č. 179/2006 Sb., o ověřování a uznávání výsledků dalšího vzdělávání a o změně některých zákonů (zákon o uznávání výsledků dalšího vzdělávání) ve znění pozdějších předpisů, a přípravy zaměřené na vzdělávání a hodnocení dospělých s důrazem na psychologické aspekty zkoušení dospělých v rozsahu minimálně 12 hodin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="1"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:numPr>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="360" w:left="360" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
@@ -6873,51 +6929,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>•Autorizovaná osoba musí být schopna organizačně zajistit zkušební proces včetně vyhodnocení na PC a vydání jednotného osvědčení (stačí doložit čestným prohlášením).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6929,51 +6985,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -6985,51 +7041,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žadatel o udělení autorizace prokazuje splnění požadavků na odbornou způsobilost předložením dokladu nebo souboru dokladů o získání odborné způsobilosti autorizujícímu orgánu nebo jiným postupem stanoveným autorizujícím orgánem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7041,51 +7097,51 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:keepNext w:val="0"/>
         <w:keepLines w:val="0"/>
-        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="2702"/>
+        <w:framePr w:w="10766" w:h="9196" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="0" w:y="4305"/>
         <w:widowControl w:val="1"/>
         <w:suppressLineNumbers w:val="0"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
           <w:between w:val="none" w:sz="0" w:space="0" w:shadow="0" w:frame="0"/>
         </w:pBdr>
         <w:shd w:val="clear" w:fill="auto"/>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:lineRule="auto" w:line="240" w:before="5" w:after="0" w:beforeAutospacing="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="0" w:left="0" w:right="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="left"/>
         <w:divId w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:strike w:val="0"/>
           <w:noProof w:val="0"/>
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
@@ -7107,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8455,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9084,84 +9140,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 11:21:10</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31ABBF1D"/>
+    <w:nsid w:val="730945BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9247,51 +9303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C6C9AA4"/>
+    <w:nsid w:val="6BB7BE46"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>