--- v5 (2026-07-07)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36462BDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36462BDB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36462BDB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DCBFE46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DCBFE46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DCBFE46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7163,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8511,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9140,84 +9140,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 13:44:15</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="730945BA"/>
+    <w:nsid w:val="49A6FBCD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9303,51 +9303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BB7BE46"/>
+    <w:nsid w:val="56732ED1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>