--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5DCBFE46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5DCBFE46" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5DCBFE46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26992184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26992184" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26992184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7163,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8511,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9140,84 +9140,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:03:30</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="49A6FBCD"/>
+    <w:nsid w:val="5ECD0E8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9303,51 +9303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="56732ED1"/>
+    <w:nsid w:val="19713B1C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>