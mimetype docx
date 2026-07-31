--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26992184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26992184" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26992184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R191AC3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR191AC3AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR191AC3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7163,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8511,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9140,84 +9140,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 9:54:22</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5ECD0E8A"/>
+    <w:nsid w:val="134E6458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9303,51 +9303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19713B1C"/>
+    <w:nsid w:val="6CFA5E68"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>