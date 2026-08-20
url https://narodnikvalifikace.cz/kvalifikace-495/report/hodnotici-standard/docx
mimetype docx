--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R191AC3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR191AC3AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR191AC3AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FCB7900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FCB7900" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FCB7900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7163,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8511,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9140,84 +9140,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 11:25:19</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="134E6458"/>
+    <w:nsid w:val="69A82F97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9303,51 +9303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CFA5E68"/>
+    <w:nsid w:val="33CC281D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>