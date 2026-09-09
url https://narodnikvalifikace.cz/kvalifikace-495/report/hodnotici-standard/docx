--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6FCB7900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6FCB7900" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6FCB7900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R77451748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR77451748" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR77451748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6045,51 +6045,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7163,51 +7163,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8511,51 +8511,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9140,84 +9140,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.8.2026 14:35:26</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 20:03:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69A82F97"/>
+    <w:nsid w:val="1BB81CDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9303,51 +9303,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33CC281D"/>
+    <w:nsid w:val="4DE71950"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>