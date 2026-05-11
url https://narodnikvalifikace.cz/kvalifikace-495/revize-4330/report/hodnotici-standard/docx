--- v0 (2026-04-20)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17E4196B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17E4196B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17E4196B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2935B855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2935B855" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2935B855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 20.4.2026 2:23:39</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="79E5819F"/>
+    <w:nsid w:val="31EA91E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="206460E6"/>
+    <w:nsid w:val="3F8477C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>