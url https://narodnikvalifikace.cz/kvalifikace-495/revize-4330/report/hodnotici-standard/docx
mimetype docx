--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2935B855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2935B855" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2935B855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51DF1BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51DF1BE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51DF1BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 11.5.2026 5:56:25</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="31EA91E5"/>
+    <w:nsid w:val="5CA27C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F8477C9"/>
+    <w:nsid w:val="16281708"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>