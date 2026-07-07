--- v2 (2026-06-17)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51DF1BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51DF1BE7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51DF1BE7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32FA0D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32FA0D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32FA0D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 17.6.2026 13:10:12</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5CA27C66"/>
+    <w:nsid w:val="7D5ADCD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="16281708"/>
+    <w:nsid w:val="5A50ABAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>