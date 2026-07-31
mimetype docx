--- v3 (2026-07-07)
+++ v4 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R32FA0D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR32FA0D03" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR32FA0D03" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F4BA38C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F4BA38C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F4BA38C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 7.7.2026 15:07:48</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D5ADCD0"/>
+    <w:nsid w:val="74368F49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A50ABAE"/>
+    <w:nsid w:val="6E2AA59B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>