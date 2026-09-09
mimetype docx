--- v4 (2026-07-31)
+++ v5 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F4BA38C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F4BA38C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F4BA38C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R219DBD82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR219DBD82" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR219DBD82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 29.08.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2041,51 +2041,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3154,51 +3154,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3875,51 +3875,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5881,51 +5881,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6999,51 +6999,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo zemědělství, www.eagri.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8347,51 +8347,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 2 až 3 hodiny (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8976,84 +8976,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 31.7.2026 13:17:54</w:t>
+        <w:t>Strojník/strojnice pro obsluhu čerpací a přečerpávací stanice, 9.9.2026 21:00:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="74368F49"/>
+    <w:nsid w:val="18FDC453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9139,51 +9139,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6E2AA59B"/>
+    <w:nsid w:val="792103F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>