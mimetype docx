--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C2AE2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C2AE2BA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C2AE2BA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64CAD516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64CAD516" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64CAD516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.4.2026 12:20:16</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 7.5.2026 18:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.4.2026 12:20:16</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 7.5.2026 18:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.4.2026 12:20:16</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 7.5.2026 18:29:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>