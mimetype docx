--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64CAD516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64CAD516" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64CAD516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE4ADC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 7.5.2026 18:29:56</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 28.5.2026 3:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 7.5.2026 18:29:56</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 28.5.2026 3:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 7.5.2026 18:29:56</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 28.5.2026 3:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>