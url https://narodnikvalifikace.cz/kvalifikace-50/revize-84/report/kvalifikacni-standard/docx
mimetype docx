--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FE4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FE4ADC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FE4ADC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16A6A24F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16A6A24F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16A6A24F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 28.5.2026 3:19:32</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.6.2026 13:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 28.5.2026 3:19:32</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.6.2026 13:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 28.5.2026 3:19:32</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.6.2026 13:25:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>