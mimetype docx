--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16A6A24F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16A6A24F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16A6A24F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA05BEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA05BEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA05BEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.6.2026 13:25:55</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 10.7.2026 8:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.6.2026 13:25:55</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 10.7.2026 8:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 17.6.2026 13:25:55</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 10.7.2026 8:16:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>