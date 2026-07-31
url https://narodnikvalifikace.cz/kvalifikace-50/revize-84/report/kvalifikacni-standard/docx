--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AA05BEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AA05BEF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AA05BEF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3672E93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3672E93E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3672E93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 10.7.2026 8:16:34</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 31.7.2026 16:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 10.7.2026 8:16:34</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 31.7.2026 16:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 10.7.2026 8:16:34</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 31.7.2026 16:42:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>