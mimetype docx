--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3672E93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3672E93E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3672E93E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A4A5795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A4A5795" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A4A5795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 31.7.2026 16:42:05</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 20.8.2026 17:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 31.7.2026 16:42:05</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 20.8.2026 17:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 31.7.2026 16:42:05</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 20.8.2026 17:59:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>