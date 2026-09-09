--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A4A5795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A4A5795" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A4A5795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6DC4D318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6DC4D318" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6DC4D318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -965,51 +965,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 20.8.2026 17:59:00</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 9.9.2026 22:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1436,51 +1436,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 20.8.2026 17:59:00</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 9.9.2026 22:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1953,51 +1953,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Porážení, jatečné opracování a porcování drůbeže, 20.8.2026 17:59:00</w:t>
+        <w:t>Porážení, jatečné opracování a porcování drůbeže, 9.9.2026 22:03:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>