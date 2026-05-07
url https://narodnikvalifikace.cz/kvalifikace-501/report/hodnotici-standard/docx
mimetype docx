--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2FAF736B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2FAF736B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2FAF736B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E436ECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E436ECD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E436ECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.4.2026 0:27:45</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="69B12F14"/>
+    <w:nsid w:val="579B6CF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34F5AE17"/>
+    <w:nsid w:val="21C44106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FABEB79"/>
+    <w:nsid w:val="51F19821"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>