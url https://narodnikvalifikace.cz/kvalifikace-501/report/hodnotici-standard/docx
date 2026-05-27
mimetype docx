--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E436ECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E436ECD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E436ECD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15E2A16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15E2A16B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15E2A16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 7.5.2026 16:01:21</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="579B6CF0"/>
+    <w:nsid w:val="42335EC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21C44106"/>
+    <w:nsid w:val="434EBA3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="51F19821"/>
+    <w:nsid w:val="3309CAA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>