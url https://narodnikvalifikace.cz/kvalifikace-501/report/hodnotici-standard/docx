--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R15E2A16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR15E2A16B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR15E2A16B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE2808E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE2808E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE2808E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 28.5.2026 1:23:48</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="42335EC5"/>
+    <w:nsid w:val="7010DE24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="434EBA3F"/>
+    <w:nsid w:val="309BD5EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3309CAA5"/>
+    <w:nsid w:val="2ECFFC1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>