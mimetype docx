--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE2808E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE2808E6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE2808E6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AF7E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AF7E4CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AF7E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:19:11</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7010DE24"/>
+    <w:nsid w:val="5D79B2F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="309BD5EA"/>
+    <w:nsid w:val="24AB7166"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2ECFFC1B"/>
+    <w:nsid w:val="5B30FAAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>