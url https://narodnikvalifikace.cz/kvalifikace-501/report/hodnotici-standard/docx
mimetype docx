--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5AF7E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5AF7E4CA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5AF7E4CA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EDC0497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EDC0497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EDC0497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 11:45:26</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5D79B2F6"/>
+    <w:nsid w:val="3789E8A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="24AB7166"/>
+    <w:nsid w:val="7036A8FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B30FAAD"/>
+    <w:nsid w:val="1347F449"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>