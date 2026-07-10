--- v5 (2026-06-17)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EDC0497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EDC0497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EDC0497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R471798F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR471798F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR471798F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 17.6.2026 12:36:57</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3789E8A9"/>
+    <w:nsid w:val="43CD1855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7036A8FB"/>
+    <w:nsid w:val="38E3A367"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1347F449"/>
+    <w:nsid w:val="4DE6DE1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>