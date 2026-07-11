--- v6 (2026-07-10)
+++ v7 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R471798F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR471798F0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR471798F0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71B2A432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71B2A432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71B2A432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 1:01:28</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43CD1855"/>
+    <w:nsid w:val="52F7F0FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="38E3A367"/>
+    <w:nsid w:val="64577DE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DE6DE1B"/>
+    <w:nsid w:val="441E0E17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>