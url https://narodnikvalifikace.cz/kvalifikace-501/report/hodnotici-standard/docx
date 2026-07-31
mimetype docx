--- v7 (2026-07-11)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71B2A432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71B2A432" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71B2A432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25763AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25763AD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25763AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 11.7.2026 2:18:50</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="52F7F0FE"/>
+    <w:nsid w:val="7D93A2A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64577DE6"/>
+    <w:nsid w:val="36E75718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="441E0E17"/>
+    <w:nsid w:val="6F7E6739"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>