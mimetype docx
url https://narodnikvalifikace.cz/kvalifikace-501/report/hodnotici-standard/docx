--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25763AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25763AD6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25763AD6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4546EF64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4546EF64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4546EF64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 9:36:25</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7D93A2A1"/>
+    <w:nsid w:val="35E280D4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36E75718"/>
+    <w:nsid w:val="46DB40E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6F7E6739"/>
+    <w:nsid w:val="2F1F926B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>