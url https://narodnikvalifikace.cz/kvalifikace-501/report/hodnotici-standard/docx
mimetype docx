--- v9 (2026-07-31)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4546EF64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4546EF64" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4546EF64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2027D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2027D778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2027D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 31.7.2026 12:40:43</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="35E280D4"/>
+    <w:nsid w:val="25B2416C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46DB40E0"/>
+    <w:nsid w:val="099B8102"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2F1F926B"/>
+    <w:nsid w:val="5F2D6BB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>