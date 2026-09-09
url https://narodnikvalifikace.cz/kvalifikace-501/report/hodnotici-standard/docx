--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2027D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2027D778" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2027D778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1F05B03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1F05B03D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1F05B03D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1629,51 +1629,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2742,51 +2742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3443,51 +3443,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4893,51 +4893,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil pro všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6008,51 +6008,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7312,51 +7312,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 4 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 60 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7829,84 +7829,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Chemický technik technolog / chemická technička technoložka, 20.8.2026 14:36:13</w:t>
+        <w:t>Chemický technik technolog / chemická technička technoložka, 9.9.2026 20:02:54</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="25B2416C"/>
+    <w:nsid w:val="606D91A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7992,51 +7992,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="099B8102"/>
+    <w:nsid w:val="6294CA32"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8122,51 +8122,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5F2D6BB4"/>
+    <w:nsid w:val="0EA26EAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>