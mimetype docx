--- v0 (2026-04-17)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R21E75686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR21E75686" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR21E75686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242D8B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242D8B2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242D8B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 17.4.2026 7:08:06</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="194B751A"/>
+    <w:nsid w:val="4713F299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="04193FD8"/>
+    <w:nsid w:val="2BE80523"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="312CB242"/>
+    <w:nsid w:val="078424EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0948476D"/>
+    <w:nsid w:val="00C80E14"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>