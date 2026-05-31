--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R242D8B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR242D8B2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR242D8B2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R232A6B47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR232A6B47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR232A6B47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.5.2026 7:01:47</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4713F299"/>
+    <w:nsid w:val="3218482D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2BE80523"/>
+    <w:nsid w:val="41CDB33E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="078424EF"/>
+    <w:nsid w:val="48D4ECA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="00C80E14"/>
+    <w:nsid w:val="5EC55C9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>