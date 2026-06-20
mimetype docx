--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R232A6B47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR232A6B47" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR232A6B47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EDB48FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EDB48FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EDB48FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.5.2026 11:09:19</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3218482D"/>
+    <w:nsid w:val="1AAED7B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41CDB33E"/>
+    <w:nsid w:val="1B0A39F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="48D4ECA8"/>
+    <w:nsid w:val="561B45DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5EC55C9E"/>
+    <w:nsid w:val="3F441F95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>