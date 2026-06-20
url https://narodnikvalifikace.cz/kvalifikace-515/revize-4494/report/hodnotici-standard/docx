--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3EDB48FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3EDB48FE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3EDB48FE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DB00FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DB00FA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DB00FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 21:54:39</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AAED7B2"/>
+    <w:nsid w:val="0185BF42"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B0A39F4"/>
+    <w:nsid w:val="13F9E30D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="561B45DD"/>
+    <w:nsid w:val="5C60131D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3F441F95"/>
+    <w:nsid w:val="0A869236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>