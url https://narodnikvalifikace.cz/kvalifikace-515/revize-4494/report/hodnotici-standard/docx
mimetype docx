--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7DB00FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7DB00FA4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7DB00FA4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588EBC91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588EBC91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588EBC91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.6.2026 23:19:56</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0185BF42"/>
+    <w:nsid w:val="0BF230D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13F9E30D"/>
+    <w:nsid w:val="3E32DEC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5C60131D"/>
+    <w:nsid w:val="531B7236"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A869236"/>
+    <w:nsid w:val="297CFC24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>