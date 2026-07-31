--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R588EBC91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR588EBC91" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR588EBC91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122884DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122884DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122884DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 11.7.2026 5:07:09</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0BF230D3"/>
+    <w:nsid w:val="493D3230"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E32DEC2"/>
+    <w:nsid w:val="3ABB763E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="531B7236"/>
+    <w:nsid w:val="675125AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="297CFC24"/>
+    <w:nsid w:val="11F93458"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>