--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R122884DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR122884DF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR122884DF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F47BA8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F47BA8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F47BA8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 31.7.2026 15:02:11</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="493D3230"/>
+    <w:nsid w:val="696A196B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3ABB763E"/>
+    <w:nsid w:val="549F00DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="675125AA"/>
+    <w:nsid w:val="3BF6519C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="11F93458"/>
+    <w:nsid w:val="0D4F9C98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>