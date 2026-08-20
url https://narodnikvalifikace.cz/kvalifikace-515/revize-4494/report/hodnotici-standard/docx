--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2F47BA8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2F47BA8F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2F47BA8F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CEA28E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CEA28E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CEA28E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 19:07:57</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="696A196B"/>
+    <w:nsid w:val="584C28A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="549F00DF"/>
+    <w:nsid w:val="1B0883CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BF6519C"/>
+    <w:nsid w:val="23A06674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0D4F9C98"/>
+    <w:nsid w:val="31D19CB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>