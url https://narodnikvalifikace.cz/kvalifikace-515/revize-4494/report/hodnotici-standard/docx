--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2CEA28E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2CEA28E2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2CEA28E2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1C637B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1C637B5E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1C637B5E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1879,51 +1879,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3100,51 +3100,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3997,51 +3997,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5555,51 +5555,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč si na zkoušku přinese vlastní ochranný oděv a pracovní obuv.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6868,51 +6868,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8888,51 +8888,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 14 až 21 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9517,84 +9517,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 20.8.2026 20:54:07</w:t>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy, 9.9.2026 22:04:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="584C28A7"/>
+    <w:nsid w:val="49FB80EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9680,51 +9680,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B0883CF"/>
+    <w:nsid w:val="0827F833"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9810,51 +9810,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="23A06674"/>
+    <w:nsid w:val="7ADE1FD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9940,51 +9940,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="31D19CB8"/>
+    <w:nsid w:val="59EF7AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>