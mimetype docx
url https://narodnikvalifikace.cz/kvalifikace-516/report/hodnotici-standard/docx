--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B2FB6D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B2FB6D2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B2FB6D2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R686BD7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR686BD7A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR686BD7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 15.4.2026 17:42:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2B465F6F"/>
+    <w:nsid w:val="4F855210"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="437ADAB0"/>
+    <w:nsid w:val="1DF74360"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="625E7BA3"/>
+    <w:nsid w:val="70D718EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>