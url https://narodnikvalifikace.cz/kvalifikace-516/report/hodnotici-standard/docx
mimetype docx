--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R686BD7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR686BD7A5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR686BD7A5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44656BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44656BFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44656BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.5.2026 16:07:42</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F855210"/>
+    <w:nsid w:val="3A60A3C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1DF74360"/>
+    <w:nsid w:val="7412AFC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="70D718EA"/>
+    <w:nsid w:val="6D0C9DEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>