--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R44656BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR44656BFB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR44656BFB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617FEA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617FEA2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617FEA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 28.5.2026 1:23:58</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3A60A3C8"/>
+    <w:nsid w:val="3F41520E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7412AFC6"/>
+    <w:nsid w:val="42EF8C9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D0C9DEF"/>
+    <w:nsid w:val="6B301D7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>