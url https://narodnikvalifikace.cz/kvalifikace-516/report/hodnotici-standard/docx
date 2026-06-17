--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R617FEA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR617FEA2D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR617FEA2D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F16CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F16CF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F16CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:18:59</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F41520E"/>
+    <w:nsid w:val="152D7480"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42EF8C9C"/>
+    <w:nsid w:val="74CD6D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6B301D7E"/>
+    <w:nsid w:val="31923BC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>