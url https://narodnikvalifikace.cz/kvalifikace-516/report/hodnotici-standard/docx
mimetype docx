--- v4 (2026-06-17)
+++ v5 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R45F16CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR45F16CF6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR45F16CF6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D96462F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D96462F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D96462F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 11:44:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="152D7480"/>
+    <w:nsid w:val="46E69579"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74CD6D3A"/>
+    <w:nsid w:val="2747FE01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="31923BC2"/>
+    <w:nsid w:val="4D0EB1AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>