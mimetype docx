--- v5 (2026-06-17)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6D96462F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6D96462F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6D96462F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD6B597B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD6B597B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD6B597B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 17.6.2026 12:37:03</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="46E69579"/>
+    <w:nsid w:val="030AFC31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2747FE01"/>
+    <w:nsid w:val="6A707907"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4D0EB1AA"/>
+    <w:nsid w:val="21D96BF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>