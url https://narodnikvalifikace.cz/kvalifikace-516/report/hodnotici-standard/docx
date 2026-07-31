--- v6 (2026-07-07)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RD6B597B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRD6B597B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRD6B597B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D07A729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D07A729" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D07A729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 7.7.2026 16:13:56</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="030AFC31"/>
+    <w:nsid w:val="5E733E58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A707907"/>
+    <w:nsid w:val="0C2B50FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="21D96BF6"/>
+    <w:nsid w:val="1CA737A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>