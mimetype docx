--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1D07A729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1D07A729" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1D07A729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2237D77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2237D77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2237D77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 9:53:52</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5E733E58"/>
+    <w:nsid w:val="5F7945F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C2B50FE"/>
+    <w:nsid w:val="07EEA6EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1CA737A2"/>
+    <w:nsid w:val="634DBF98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>