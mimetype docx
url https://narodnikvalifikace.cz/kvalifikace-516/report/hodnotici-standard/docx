--- v8 (2026-07-31)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2237D77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2237D77" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2237D77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8B495CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8B495CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8B495CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 31.7.2026 12:56:18</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="5F7945F4"/>
+    <w:nsid w:val="2C7F5503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="07EEA6EF"/>
+    <w:nsid w:val="227E3AB7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="634DBF98"/>
+    <w:nsid w:val="0F0282C9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>