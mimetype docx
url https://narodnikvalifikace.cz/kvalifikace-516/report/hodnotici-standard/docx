--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8B495CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8B495CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8B495CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RBBF7E51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRBBF7E51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRBBF7E51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2992,51 +2992,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3889,51 +3889,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5465,51 +5465,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6639,51 +6639,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8576,51 +8576,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8862,51 +8862,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 9</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -9491,84 +9491,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 20.8.2026 14:34:29</w:t>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek, 9.9.2026 18:46:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 9 z 9</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C7F5503"/>
+    <w:nsid w:val="4EA64ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9654,51 +9654,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="227E3AB7"/>
+    <w:nsid w:val="02548BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -9784,51 +9784,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F0282C9"/>
+    <w:nsid w:val="6E8FB921"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>