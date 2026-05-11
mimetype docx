--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6BDBA91F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6BDBA91F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6BDBA91F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADB4D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADB4D20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADB4D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.4.2026 0:40:00</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="105248BB"/>
+    <w:nsid w:val="3E968B97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="056F9FBF"/>
+    <w:nsid w:val="5E0FDD5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="491CED6E"/>
+    <w:nsid w:val="3DAFAC51"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>