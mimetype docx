--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4ADB4D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4ADB4D20" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4ADB4D20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17BEE7F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17BEE7F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17BEE7F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.5.2026 6:57:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3E968B97"/>
+    <w:nsid w:val="16B61082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E0FDD5E"/>
+    <w:nsid w:val="25E641DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3DAFAC51"/>
+    <w:nsid w:val="4C502BFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>