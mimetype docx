--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17BEE7F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17BEE7F6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17BEE7F6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49222325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49222325" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49222325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.5.2026 15:33:30</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="16B61082"/>
+    <w:nsid w:val="63EFB150"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25E641DC"/>
+    <w:nsid w:val="624120DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4C502BFF"/>
+    <w:nsid w:val="7323BE03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>