--- v3 (2026-06-20)
+++ v4 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R49222325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR49222325" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR49222325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R167C27DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR167C27DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR167C27DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 21:55:15</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63EFB150"/>
+    <w:nsid w:val="0626DA82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="624120DE"/>
+    <w:nsid w:val="3F231DF2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7323BE03"/>
+    <w:nsid w:val="3D0AB2AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>