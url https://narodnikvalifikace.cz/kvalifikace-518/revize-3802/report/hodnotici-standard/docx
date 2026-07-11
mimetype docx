--- v4 (2026-06-20)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R167C27DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR167C27DA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR167C27DA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R792E39E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR792E39E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR792E39E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.6.2026 23:22:11</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0626DA82"/>
+    <w:nsid w:val="65A96954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F231DF2"/>
+    <w:nsid w:val="0BF519BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D0AB2AF"/>
+    <w:nsid w:val="1052B49B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>