--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R792E39E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR792E39E8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR792E39E8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C417BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C417BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C417BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 11.7.2026 5:08:09</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="65A96954"/>
+    <w:nsid w:val="18854B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0BF519BD"/>
+    <w:nsid w:val="465120DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1052B49B"/>
+    <w:nsid w:val="653713F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>