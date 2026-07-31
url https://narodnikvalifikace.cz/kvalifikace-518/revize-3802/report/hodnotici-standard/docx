--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R73C417BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR73C417BF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR73C417BF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R177337E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR177337E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR177337E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 15:03:48</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18854B6C"/>
+    <w:nsid w:val="4DC2FA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="465120DF"/>
+    <w:nsid w:val="4FBD8750"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="653713F6"/>
+    <w:nsid w:val="30919FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>