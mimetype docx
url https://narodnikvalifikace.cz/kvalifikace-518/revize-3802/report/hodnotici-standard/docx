--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R177337E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR177337E7" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR177337E7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6433528C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6433528C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6433528C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 31.7.2026 16:34:53</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4DC2FA1F"/>
+    <w:nsid w:val="6BBCB8D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FBD8750"/>
+    <w:nsid w:val="08B035B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="30919FEA"/>
+    <w:nsid w:val="5246E39C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>