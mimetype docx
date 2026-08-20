--- v8 (2026-08-20)
+++ v9 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6433528C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6433528C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6433528C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20293AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20293AD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20293AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 19:14:10</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6BBCB8D7"/>
+    <w:nsid w:val="1AB44F6A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08B035B4"/>
+    <w:nsid w:val="1CEF76BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5246E39C"/>
+    <w:nsid w:val="27E9535F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>