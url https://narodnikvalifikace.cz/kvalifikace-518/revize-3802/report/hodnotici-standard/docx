--- v9 (2026-08-20)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R20293AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR20293AD4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR20293AD4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51C5596A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51C5596A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51C5596A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:00:29</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1AB44F6A"/>
+    <w:nsid w:val="199E7AB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1CEF76BB"/>
+    <w:nsid w:val="1A2A729E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27E9535F"/>
+    <w:nsid w:val="64CC06D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>