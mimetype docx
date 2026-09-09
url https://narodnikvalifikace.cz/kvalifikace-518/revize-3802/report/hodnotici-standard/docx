--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51C5596A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51C5596A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51C5596A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3B67E3E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3B67E3E9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3B67E3E9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -857,51 +857,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1771,51 +1771,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2884,51 +2884,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3781,51 +3781,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5536,51 +5536,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>pro kritéria hodnocení a), b) požadovat vyjmenování minimálně 2 druhů kvalitativních zkoušek podle zaměření konkrétní obuvnické výroby, výrobního způsobu a místa konání zkoušky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6619,51 +6619,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7773,51 +7773,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8234,84 +8234,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Opravna obuvi a kožené galanterie Trnava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 20.8.2026 20:15:06</w:t>
+        <w:t>Kožařský technik technolog / kožařská technička technoložka výroby obuvi, 9.9.2026 23:23:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="199E7AB9"/>
+    <w:nsid w:val="7E6F10DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8397,51 +8397,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1A2A729E"/>
+    <w:nsid w:val="6F2753A5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8527,51 +8527,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="64CC06D0"/>
+    <w:nsid w:val="161E3B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>