--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4E32F38C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4E32F38C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4E32F38C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B94C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B94C67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B94C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 4:34:24</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 4:34:24</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 4:34:24</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 16:00:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>