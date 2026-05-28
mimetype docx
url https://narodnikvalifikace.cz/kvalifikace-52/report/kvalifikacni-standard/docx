--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B94C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B94C67" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B94C67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R515FFBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR515FFBFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR515FFBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 16:00:04</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 16:00:04</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 16:00:04</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 2:06:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>