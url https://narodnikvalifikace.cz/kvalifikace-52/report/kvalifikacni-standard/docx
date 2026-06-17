--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R515FFBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR515FFBFA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR515FFBFA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R498AF71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR498AF71D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR498AF71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 2:06:31</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 9:35:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 2:06:31</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 9:35:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 2:06:31</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 9:35:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>