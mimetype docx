--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R498AF71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR498AF71D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR498AF71D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A7340DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A7340DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A7340DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 9:35:12</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 10:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 9:35:12</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 10:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 9:35:12</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 10:59:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>