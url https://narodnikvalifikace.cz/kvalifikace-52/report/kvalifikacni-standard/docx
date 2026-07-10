--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5A7340DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5A7340DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5A7340DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71D9424B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71D9424B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71D9424B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 10:59:39</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 5:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 10:59:39</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 5:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 10:59:39</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 5:11:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>