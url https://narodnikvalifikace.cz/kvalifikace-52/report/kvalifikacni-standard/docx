--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71D9424B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71D9424B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71D9424B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R447C4588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR447C4588" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR447C4588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 5:11:46</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 11:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 5:11:46</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 11:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 5:11:46</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 11:24:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>