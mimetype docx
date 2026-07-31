--- v6 (2026-07-31)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R447C4588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR447C4588" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR447C4588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R599313D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR599313D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR599313D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 11:24:23</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 12:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 11:24:23</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 12:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 11:24:23</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 12:56:44</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>