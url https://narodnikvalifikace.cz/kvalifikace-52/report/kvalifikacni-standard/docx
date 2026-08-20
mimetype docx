--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R599313D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR599313D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR599313D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BDF61B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BDF61B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BDF61B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 12:56:44</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 12:56:44</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 12:56:44</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 20.8.2026 14:35:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>