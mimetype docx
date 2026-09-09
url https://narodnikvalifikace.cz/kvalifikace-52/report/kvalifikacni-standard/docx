--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4BDF61B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4BDF61B2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4BDF61B2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76F3CF06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76F3CF06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76F3CF06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 20.8.2026 14:35:17</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 20.8.2026 14:35:17</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 20.8.2026 14:35:17</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 9.9.2026 21:26:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>