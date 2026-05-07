--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4C428767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4C428767" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4C428767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16670209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16670209" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16670209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 7:51:21</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 18:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 7:51:21</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 18:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 7:51:21</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 18:24:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>