--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16670209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16670209" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16670209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R690BE5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR690BE5A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR690BE5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 18:24:46</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 5:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 18:24:46</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 5:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 18:24:46</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 5:19:32</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>