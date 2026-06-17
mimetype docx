--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R690BE5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR690BE5A9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR690BE5A9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5050BD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5050BD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5050BD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 5:19:32</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 5:19:32</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 5:19:32</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 13:29:22</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>