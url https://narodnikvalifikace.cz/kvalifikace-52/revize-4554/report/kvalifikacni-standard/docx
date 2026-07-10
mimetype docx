--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5050BD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5050BD5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5050BD5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RACC5614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRACC5614" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRACC5614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 13:29:22</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 7:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 13:29:22</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 7:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 13:29:22</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 7:44:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>