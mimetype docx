--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RACC5614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRACC5614" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRACC5614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AE5A1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AE5A1EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AE5A1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 7:44:42</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 16:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 7:44:42</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 16:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 7:44:42</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 16:15:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>