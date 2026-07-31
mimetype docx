--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1AE5A1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1AE5A1EF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1AE5A1EF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R164D3FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR164D3FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR164D3FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 16:15:27</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 16:15:27</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 16:15:27</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:47:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>