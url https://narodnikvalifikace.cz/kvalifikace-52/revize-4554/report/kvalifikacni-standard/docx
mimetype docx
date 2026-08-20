--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R164D3FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR164D3FB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR164D3FB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R28D2A227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR28D2A227" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR28D2A227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022 do: 26.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:47:10</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 21.8.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1494,51 +1494,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:47:10</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 21.8.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2011,51 +2011,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:47:10</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 21.8.2026 0:59:15</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>