--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RE0D016A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRE0D016A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRE0D016A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C7C16B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C7C16B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C7C16B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 9:18:43</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 19:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 9:18:43</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 19:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 15.4.2026 9:18:43</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 19:16:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>