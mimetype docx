--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3C7C16B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3C7C16B3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3C7C16B3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67E9A9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67E9A9CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67E9A9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 19:16:49</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 3:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 19:16:49</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 3:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 7.5.2026 19:16:49</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 3:20:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>