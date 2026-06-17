--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R67E9A9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR67E9A9CD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR67E9A9CD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B2E5AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B2E5AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B2E5AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 3:20:30</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 15:06:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 3:20:30</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 15:06:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 28.5.2026 3:20:30</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 15:06:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>