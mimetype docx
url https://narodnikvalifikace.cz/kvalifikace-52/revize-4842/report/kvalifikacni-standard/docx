--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17B2E5AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17B2E5AD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17B2E5AD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B6A5DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B6A5DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B6A5DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 15:06:42</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 15:06:42</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 17.6.2026 15:06:42</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 8:51:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>