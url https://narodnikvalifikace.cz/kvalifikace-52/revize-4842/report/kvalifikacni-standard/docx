--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57B6A5DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57B6A5DE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57B6A5DE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50C7C497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50C7C497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50C7C497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 8:51:52</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 8:51:52</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 10.7.2026 8:51:52</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:46:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>