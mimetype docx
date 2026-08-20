--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R50C7C497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR50C7C497" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR50C7C497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R451CAA79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR451CAA79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR451CAA79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -911,51 +911,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:46:12</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 21.8.2026 1:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1658,51 +1658,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:46:12</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 21.8.2026 1:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2175,51 +2175,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby konzerv, 31.7.2026 17:46:12</w:t>
+        <w:t>Pracovník/pracovnice výroby konzerv, 21.8.2026 1:55:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>