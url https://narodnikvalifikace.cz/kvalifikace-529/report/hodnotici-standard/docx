--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R232AFE66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR232AFE66" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR232AFE66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C4C64E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C4C64E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C4C64E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:39</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:39</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:40</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:40</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:40</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:40</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 16.4.2026 15:33:40</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="504B47D5"/>
+    <w:nsid w:val="0A100B29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C78517F"/>
+    <w:nsid w:val="3D6A828D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7EB1DFA6"/>
+    <w:nsid w:val="0AAF3D65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CDC4300"/>
+    <w:nsid w:val="20E79C79"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="673741D2"/>
+    <w:nsid w:val="3F0BA5A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>