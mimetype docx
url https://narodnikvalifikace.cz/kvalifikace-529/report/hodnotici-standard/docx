--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33C4C64E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33C4C64E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33C4C64E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71AC5E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71AC5E42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71AC5E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.5.2026 16:08:43</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0A100B29"/>
+    <w:nsid w:val="10A9C47F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3D6A828D"/>
+    <w:nsid w:val="0C359628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0AAF3D65"/>
+    <w:nsid w:val="7C465D80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="20E79C79"/>
+    <w:nsid w:val="6E0D8CC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3F0BA5A6"/>
+    <w:nsid w:val="491A201F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>