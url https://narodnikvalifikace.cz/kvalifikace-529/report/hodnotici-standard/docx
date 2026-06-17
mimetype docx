--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R71AC5E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR71AC5E42" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR71AC5E42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E9D06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E9D06D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E9D06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.5.2026 1:24:18</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="10A9C47F"/>
+    <w:nsid w:val="579DABD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C359628"/>
+    <w:nsid w:val="5D906862"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C465D80"/>
+    <w:nsid w:val="41DBEC69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E0D8CC0"/>
+    <w:nsid w:val="405A88AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="491A201F"/>
+    <w:nsid w:val="2AFFA6D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>