--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3E9D06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3E9D06D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3E9D06D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53334B35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53334B35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53334B35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 17.6.2026 9:37:19</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="579DABD5"/>
+    <w:nsid w:val="2C261409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D906862"/>
+    <w:nsid w:val="557458A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="41DBEC69"/>
+    <w:nsid w:val="4E90218D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="405A88AA"/>
+    <w:nsid w:val="48CC4E94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2AFFA6D1"/>
+    <w:nsid w:val="71305F44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>