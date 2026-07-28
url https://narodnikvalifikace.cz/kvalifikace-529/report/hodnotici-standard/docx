--- v4 (2026-07-07)
+++ v5 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R53334B35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR53334B35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR53334B35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C4829D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C4829D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C4829D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 7.7.2026 12:24:14</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C261409"/>
+    <w:nsid w:val="504BD161"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="557458A6"/>
+    <w:nsid w:val="79F858A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4E90218D"/>
+    <w:nsid w:val="1BA3C3BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="48CC4E94"/>
+    <w:nsid w:val="4613A1D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="71305F44"/>
+    <w:nsid w:val="5F4F5F67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>