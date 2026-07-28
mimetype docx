--- v5 (2026-07-28)
+++ v6 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26C4829D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26C4829D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26C4829D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DA6E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DA6E3AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DA6E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 3:20:49</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="504BD161"/>
+    <w:nsid w:val="6E779812"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79F858A9"/>
+    <w:nsid w:val="534F0423"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1BA3C3BF"/>
+    <w:nsid w:val="24964156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4613A1D0"/>
+    <w:nsid w:val="426E123D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5F4F5F67"/>
+    <w:nsid w:val="76AD61AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>