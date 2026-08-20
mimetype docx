--- v6 (2026-07-28)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DA6E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DA6E3AA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DA6E3AA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7920B7ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7920B7ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7920B7ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 28.7.2026 4:31:27</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E779812"/>
+    <w:nsid w:val="365B0476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="534F0423"/>
+    <w:nsid w:val="35C721EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24964156"/>
+    <w:nsid w:val="6D42D676"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="426E123D"/>
+    <w:nsid w:val="635C66DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="76AD61AF"/>
+    <w:nsid w:val="130D3FFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>