--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7920B7ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7920B7ED" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7920B7ED" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3FEC699E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3FEC699E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3FEC699E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -742,51 +742,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1960,51 +1960,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3289,51 +3289,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5040,51 +5040,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkoušející hodnotí uchazeče zvlášť pro každou kompetenci a výsledek zapisuje do záznamu o průběhu a výsledku zkoušky. Výsledné hodnocení pro danou kompetenci musí znít „splnil“ nebo „nesplnil“ v závislosti na stanovení závaznosti, resp. nezávaznosti jednotlivých kritérií u každé kompetence. Výsledné hodnocení zkoušky zní buď „vyhověl“, pokud uchazeč splnil všechny kompetence, nebo „nevyhověl“, pokud uchazeč některou kompetenci nesplnil. Při hodnocení „nevyhověl“ uvádí zkoušející vždy zdůvodnění, které uchazeč svým podpisem bere na vědomí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6155,51 +6155,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7539,51 +7539,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. Doba trvání písemné části zkoušky jednoho uchazeče je 40 minut.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8112,84 +8112,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Výrobce/výrobkyně matracových jader, 20.8.2026 13:33:01</w:t>
+        <w:t>Výrobce/výrobkyně matracových jader, 9.9.2026 19:07:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="365B0476"/>
+    <w:nsid w:val="722F6831"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8275,51 +8275,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="35C721EA"/>
+    <w:nsid w:val="248F1E04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8405,51 +8405,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6D42D676"/>
+    <w:nsid w:val="53FB205D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8535,51 +8535,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="635C66DB"/>
+    <w:nsid w:val="58536211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8665,51 +8665,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="130D3FFE"/>
+    <w:nsid w:val="1367AB64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>