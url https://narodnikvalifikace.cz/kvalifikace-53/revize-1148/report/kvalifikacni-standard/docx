--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1141DF9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1141DF9C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1141DF9C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CCF8B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CCF8B55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CCF8B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.4.2026 8:04:16</w:t>
+        <w:t>Zpracování živočišných tuků, 7.5.2026 18:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.4.2026 8:04:16</w:t>
+        <w:t>Zpracování živočišných tuků, 7.5.2026 18:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.4.2026 8:04:16</w:t>
+        <w:t>Zpracování živočišných tuků, 7.5.2026 18:24:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>