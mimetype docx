--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3CCF8B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3CCF8B55" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3CCF8B55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC985E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC985E16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC985E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 7.5.2026 18:24:56</w:t>
+        <w:t>Zpracování živočišných tuků, 28.5.2026 2:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 7.5.2026 18:24:56</w:t>
+        <w:t>Zpracování živočišných tuků, 28.5.2026 2:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 7.5.2026 18:24:56</w:t>
+        <w:t>Zpracování živočišných tuků, 28.5.2026 2:07:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>