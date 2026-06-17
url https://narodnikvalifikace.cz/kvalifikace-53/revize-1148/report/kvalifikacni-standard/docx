--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC985E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC985E16" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC985E16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499C8D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499C8D6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499C8D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 28.5.2026 2:07:55</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 13:06:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 28.5.2026 2:07:55</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 13:06:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 28.5.2026 2:07:55</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 13:06:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>