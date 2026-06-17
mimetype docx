--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R499C8D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR499C8D6C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR499C8D6C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7472142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7472142D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7472142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 13:06:46</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 14:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 13:06:46</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 14:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 13:06:46</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 14:42:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>