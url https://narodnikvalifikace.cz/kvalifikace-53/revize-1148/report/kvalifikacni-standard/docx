--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7472142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7472142D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7472142D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51926280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51926280" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51926280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 14:42:01</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 7:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 14:42:01</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 7:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 14:42:01</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 7:51:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>