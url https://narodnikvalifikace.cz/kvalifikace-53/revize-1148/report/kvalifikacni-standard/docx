--- v5 (2026-07-10)
+++ v6 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51926280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51926280" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51926280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC31942C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC31942C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC31942C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 7:51:16</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 9:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 7:51:16</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 9:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 7:51:16</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 9:11:40</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>