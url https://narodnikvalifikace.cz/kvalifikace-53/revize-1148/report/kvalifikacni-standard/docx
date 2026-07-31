--- v6 (2026-07-10)
+++ v7 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RC31942C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRC31942C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRC31942C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F2B423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F2B423" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F2B423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 9:11:40</w:t>
+        <w:t>Zpracování živočišných tuků, 31.7.2026 16:53:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 9:11:40</w:t>
+        <w:t>Zpracování živočišných tuků, 31.7.2026 16:53:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 9:11:40</w:t>
+        <w:t>Zpracování živočišných tuků, 31.7.2026 16:53:51</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>