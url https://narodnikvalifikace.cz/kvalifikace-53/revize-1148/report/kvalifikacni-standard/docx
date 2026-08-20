--- v7 (2026-07-31)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43F2B423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43F2B423" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43F2B423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EE1F44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EE1F44B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EE1F44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 31.7.2026 16:53:51</w:t>
+        <w:t>Zpracování živočišných tuků, 20.8.2026 20:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 31.7.2026 16:53:51</w:t>
+        <w:t>Zpracování živočišných tuků, 20.8.2026 20:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 31.7.2026 16:53:51</w:t>
+        <w:t>Zpracování živočišných tuků, 20.8.2026 20:14:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>