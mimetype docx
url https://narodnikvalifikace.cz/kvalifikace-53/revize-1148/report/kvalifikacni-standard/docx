--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7EE1F44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7EE1F44B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7EE1F44B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R158B47C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR158B47C5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR158B47C5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 30.04.2013 do: 20.10.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 20.8.2026 20:14:08</w:t>
+        <w:t>Zpracování živočišných tuků, 10.9.2026 0:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 20.8.2026 20:14:08</w:t>
+        <w:t>Zpracování živočišných tuků, 10.9.2026 0:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 20.8.2026 20:14:08</w:t>
+        <w:t>Zpracování živočišných tuků, 10.9.2026 0:11:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>