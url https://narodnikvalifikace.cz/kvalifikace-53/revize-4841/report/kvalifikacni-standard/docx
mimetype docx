--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R626FD78D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR626FD78D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR626FD78D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4CEE9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4CEE9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4CEE9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 16.4.2026 9:39:36</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 7.5.2026 19:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 16.4.2026 9:39:36</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 7.5.2026 19:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 16.4.2026 9:39:36</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 7.5.2026 19:20:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>