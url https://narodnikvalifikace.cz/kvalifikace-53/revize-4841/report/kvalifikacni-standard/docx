--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6B4CEE9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6B4CEE9F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6B4CEE9F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R522C7CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR522C7CCF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR522C7CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 7.5.2026 19:20:07</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 28.5.2026 4:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 7.5.2026 19:20:07</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 28.5.2026 4:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 7.5.2026 19:20:07</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 28.5.2026 4:30:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>