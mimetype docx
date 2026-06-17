--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R522C7CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR522C7CCF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR522C7CCF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4132233F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4132233F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4132233F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 28.5.2026 4:30:19</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 17.6.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 28.5.2026 4:30:19</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 17.6.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 28.5.2026 4:30:19</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 17.6.2026 16:34:49</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>