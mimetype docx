--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4132233F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4132233F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4132233F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6177AECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6177AECA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6177AECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 17.6.2026 16:34:49</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.7.2026 8:50:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 17.6.2026 16:34:49</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.7.2026 8:50:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 17.6.2026 16:34:49</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.7.2026 8:50:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>