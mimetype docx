--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6177AECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6177AECA" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6177AECA" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCFDD882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCFDD882" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCFDD882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.7.2026 8:50:06</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 31.7.2026 18:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.7.2026 8:50:06</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 31.7.2026 18:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.7.2026 8:50:06</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 31.7.2026 18:38:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>