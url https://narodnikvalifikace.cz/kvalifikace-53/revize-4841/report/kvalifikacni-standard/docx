--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCFDD882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCFDD882" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCFDD882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R485FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR485FB5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR485FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 31.7.2026 18:38:42</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 20.8.2026 21:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 31.7.2026 18:38:42</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 20.8.2026 21:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 31.7.2026 18:38:42</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 20.8.2026 21:03:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>