--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R485FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR485FB5B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR485FB5B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R75502421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR75502421" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR75502421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 20.8.2026 21:03:56</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.9.2026 0:10:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1496,51 +1496,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 20.8.2026 21:03:56</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.9.2026 0:10:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2013,51 +2013,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 20.8.2026 21:03:56</w:t>
+        <w:t>Zpracovatel/zpracovatelka živočišných tuků, 10.9.2026 0:10:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>