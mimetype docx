--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7F7ECA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7F7ECA96" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7F7ECA96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5B6AE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5B6AE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5B6AE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.4.2026 8:03:24</w:t>
+        <w:t>Zpracování živočišných tuků, 7.5.2026 18:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.4.2026 8:03:24</w:t>
+        <w:t>Zpracování živočišných tuků, 7.5.2026 18:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 16.4.2026 8:03:24</w:t>
+        <w:t>Zpracování živočišných tuků, 7.5.2026 18:22:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>