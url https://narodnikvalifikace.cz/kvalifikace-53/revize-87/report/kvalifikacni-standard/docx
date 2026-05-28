--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3F5B6AE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3F5B6AE1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3F5B6AE1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76469977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76469977" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76469977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 7.5.2026 18:22:55</w:t>
+        <w:t>Zpracování živočišných tuků, 28.5.2026 3:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 7.5.2026 18:22:55</w:t>
+        <w:t>Zpracování živočišných tuků, 28.5.2026 3:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 7.5.2026 18:22:55</w:t>
+        <w:t>Zpracování živočišných tuků, 28.5.2026 3:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>