--- v2 (2026-05-28)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R76469977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR76469977" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR76469977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D7C453E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D7C453E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D7C453E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 28.5.2026 3:19:19</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 13:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 28.5.2026 3:19:19</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 13:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 28.5.2026 3:19:19</w:t>
+        <w:t>Zpracování živočišných tuků, 17.6.2026 13:02:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>