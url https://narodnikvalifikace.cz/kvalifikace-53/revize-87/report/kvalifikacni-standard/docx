--- v3 (2026-06-17)
+++ v4 (2026-07-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4D7C453E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4D7C453E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4D7C453E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAC72AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAC72AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAC72AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 13:02:01</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 7:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 13:02:01</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 7:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 17.6.2026 13:02:01</w:t>
+        <w:t>Zpracování živočišných tuků, 10.7.2026 7:43:48</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>