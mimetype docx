--- v4 (2026-07-10)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3AAC72AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3AAC72AE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3AAC72AE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66D8DF6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66D8DF6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66D8DF6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 7:43:48</w:t>
+        <w:t>Zpracování živočišných tuků, 31.7.2026 16:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 7:43:48</w:t>
+        <w:t>Zpracování živočišných tuků, 31.7.2026 16:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 10.7.2026 7:43:48</w:t>
+        <w:t>Zpracování živočišných tuků, 31.7.2026 16:52:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>