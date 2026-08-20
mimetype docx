--- v5 (2026-07-31)
+++ v6 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R66D8DF6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR66D8DF6F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR66D8DF6F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62B23947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62B23947" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62B23947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 31.7.2026 16:52:43</w:t>
+        <w:t>Zpracování živočišných tuků, 20.8.2026 20:13:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 31.7.2026 16:52:43</w:t>
+        <w:t>Zpracování živočišných tuků, 20.8.2026 20:13:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 31.7.2026 16:52:43</w:t>
+        <w:t>Zpracování živočišných tuků, 20.8.2026 20:13:33</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>