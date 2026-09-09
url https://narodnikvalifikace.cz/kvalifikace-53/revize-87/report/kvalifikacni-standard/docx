--- v6 (2026-08-20)
+++ v7 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R62B23947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR62B23947" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR62B23947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R742EE17E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR742EE17E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR742EE17E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -749,51 +749,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 07.08.2007 do: 30.07.2013</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 20.8.2026 20:13:33</w:t>
+        <w:t>Zpracování živočišných tuků, 9.9.2026 23:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1220,51 +1220,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, hodnotitel sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě, dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizaci práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 20.8.2026 20:13:33</w:t>
+        <w:t>Zpracování živočišných tuků, 9.9.2026 23:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1737,51 +1737,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Své podněty a připomínky dodaly i některé školy vyučující obor vzdělání řezník-uzenář.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Zpracování živočišných tuků, 20.8.2026 20:13:33</w:t>
+        <w:t>Zpracování živočišných tuků, 9.9.2026 23:03:06</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>