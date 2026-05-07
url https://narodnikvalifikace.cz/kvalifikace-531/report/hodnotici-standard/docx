--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R51612FA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR51612FA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR51612FA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E2F9D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E2F9D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E2F9D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.4.2026 0:27:26</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2D7076FF"/>
+    <w:nsid w:val="6C79F009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="410F806B"/>
+    <w:nsid w:val="58813D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B87F67A"/>
+    <w:nsid w:val="6CBDBDB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6EC011B5"/>
+    <w:nsid w:val="7F9ADAA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="734F7360"/>
+    <w:nsid w:val="46F59FFC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6E5C7102"/>
+    <w:nsid w:val="7B841CC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>