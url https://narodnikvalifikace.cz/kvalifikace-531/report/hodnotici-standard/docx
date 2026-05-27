--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5E2F9D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5E2F9D4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5E2F9D4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R701C5617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR701C5617" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR701C5617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.5.2026 16:01:09</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6C79F009"/>
+    <w:nsid w:val="0B679BCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58813D77"/>
+    <w:nsid w:val="092C3958"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6CBDBDB3"/>
+    <w:nsid w:val="16FB51C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7F9ADAA2"/>
+    <w:nsid w:val="364CB24C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="46F59FFC"/>
+    <w:nsid w:val="1C055762"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7B841CC6"/>
+    <w:nsid w:val="3A9301E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>