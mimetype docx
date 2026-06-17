--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R701C5617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR701C5617" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR701C5617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35F57D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35F57D35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35F57D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.5.2026 23:49:30</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0B679BCE"/>
+    <w:nsid w:val="58F26DAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="092C3958"/>
+    <w:nsid w:val="511BE8AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="16FB51C1"/>
+    <w:nsid w:val="0888DF74"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="364CB24C"/>
+    <w:nsid w:val="660F7345"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C055762"/>
+    <w:nsid w:val="5B63C407"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A9301E9"/>
+    <w:nsid w:val="18B50DF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>