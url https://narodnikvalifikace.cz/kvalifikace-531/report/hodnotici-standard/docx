--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35F57D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35F57D35" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35F57D35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB9EDB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB9EDB79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB9EDB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.6.2026 9:15:35</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="58F26DAE"/>
+    <w:nsid w:val="2F8D2EE0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="511BE8AF"/>
+    <w:nsid w:val="75E39770"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0888DF74"/>
+    <w:nsid w:val="063F06C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="660F7345"/>
+    <w:nsid w:val="782B04D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5B63C407"/>
+    <w:nsid w:val="0C9F9F1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="18B50DF1"/>
+    <w:nsid w:val="3BA71D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>