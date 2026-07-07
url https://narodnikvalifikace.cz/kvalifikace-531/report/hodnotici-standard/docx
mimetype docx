--- v4 (2026-07-07)
+++ v5 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB9EDB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB9EDB79" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB9EDB79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R585BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR585BA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR585BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 11:22:12</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F8D2EE0"/>
+    <w:nsid w:val="59F46679"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75E39770"/>
+    <w:nsid w:val="2C57ABC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="063F06C7"/>
+    <w:nsid w:val="10089589"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="782B04D9"/>
+    <w:nsid w:val="42E00E21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0C9F9F1F"/>
+    <w:nsid w:val="008B7D3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3BA71D73"/>
+    <w:nsid w:val="245C231F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>