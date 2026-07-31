--- v5 (2026-07-07)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R585BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR585BA2C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR585BA2C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C4C2A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C4C2A14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C4C2A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 12:40:03</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="59F46679"/>
+    <w:nsid w:val="47095C66"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2C57ABC8"/>
+    <w:nsid w:val="1333A06C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10089589"/>
+    <w:nsid w:val="4DCA1A5D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="42E00E21"/>
+    <w:nsid w:val="557BCB3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="008B7D3D"/>
+    <w:nsid w:val="55EB1CEB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="245C231F"/>
+    <w:nsid w:val="2E957342"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>