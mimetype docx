--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6C4C2A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6C4C2A14" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6C4C2A14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R447105B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR447105B4" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR447105B4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 31.7.2026 12:41:42</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.8.2026 22:50:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="47095C66"/>
+    <w:nsid w:val="3DB009CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1333A06C"/>
+    <w:nsid w:val="2B2549F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4DCA1A5D"/>
+    <w:nsid w:val="0D2F70D5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="557BCB3C"/>
+    <w:nsid w:val="1D3D07FA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="55EB1CEB"/>
+    <w:nsid w:val="7EE77365"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2E957342"/>
+    <w:nsid w:val="38F943AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>