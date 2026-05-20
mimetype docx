--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R64B501A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR64B501A2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR64B501A2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9D7EC37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9D7EC37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9D7EC37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 29.4.2026 4:38:46</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="43641D19"/>
+    <w:nsid w:val="571DFDDF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="639A6A05"/>
+    <w:nsid w:val="265217DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="20A6F8A6"/>
+    <w:nsid w:val="752DFAE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="34C91629"/>
+    <w:nsid w:val="61177EC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="089AC667"/>
+    <w:nsid w:val="6122B1AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0EF83DB7"/>
+    <w:nsid w:val="28A7125B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>