--- v1 (2026-05-20)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R9D7EC37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR9D7EC37" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR9D7EC37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EC001BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EC001BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EC001BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 20.5.2026 6:00:07</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="571DFDDF"/>
+    <w:nsid w:val="723AD209"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="265217DE"/>
+    <w:nsid w:val="23B11AD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="752DFAE4"/>
+    <w:nsid w:val="28215009"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="61177EC8"/>
+    <w:nsid w:val="23B9681B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="6122B1AE"/>
+    <w:nsid w:val="77B74DC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28A7125B"/>
+    <w:nsid w:val="1F5B15A7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>