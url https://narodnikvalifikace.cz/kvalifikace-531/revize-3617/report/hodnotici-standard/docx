--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4EC001BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4EC001BD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4EC001BD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB93690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB93690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB93690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 15.6.2026 8:41:27</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="723AD209"/>
+    <w:nsid w:val="67EA4E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="23B11AD9"/>
+    <w:nsid w:val="495E2DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="28215009"/>
+    <w:nsid w:val="711EEF2F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23B9681B"/>
+    <w:nsid w:val="001EA671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="77B74DC2"/>
+    <w:nsid w:val="0B06ED96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="1F5B15A7"/>
+    <w:nsid w:val="30EE8487"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>