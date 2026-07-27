--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RCB93690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRCB93690" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRCB93690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35CDD3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35CDD3E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35CDD3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 7.7.2026 14:27:53</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="67EA4E9B"/>
+    <w:nsid w:val="3CCFC51D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="495E2DAC"/>
+    <w:nsid w:val="7AFB49BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="711EEF2F"/>
+    <w:nsid w:val="565AEC43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="001EA671"/>
+    <w:nsid w:val="41EFD50C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B06ED96"/>
+    <w:nsid w:val="737ABBC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="30EE8487"/>
+    <w:nsid w:val="79F37C54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>