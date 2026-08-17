--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35CDD3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35CDD3E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35CDD3E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38973A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38973A51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38973A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 27.7.2026 16:11:41</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3CCFC51D"/>
+    <w:nsid w:val="1B3303CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7AFB49BF"/>
+    <w:nsid w:val="536A9AE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="565AEC43"/>
+    <w:nsid w:val="5E331045"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41EFD50C"/>
+    <w:nsid w:val="39E10990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="737ABBC5"/>
+    <w:nsid w:val="356AE3CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="79F37C54"/>
+    <w:nsid w:val="7C5C7B2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>