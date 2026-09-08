--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R38973A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR38973A51" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR38973A51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2C1F4297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2C1F4297" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2C1F4297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1717,51 +1717,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2688,51 +2688,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4469,51 +4469,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5504,51 +5504,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7153,51 +7153,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Uchazeč má nárok na celkovou dobu přípravy na zkoušku v trvání 20 minut. Do doby přípravy na zkoušku se nezapočítává doba na seznámení uchazeče s pracovištěm a s požadavky BOZP a PO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7383,51 +7383,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 6 až 8 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 8</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7956,84 +7956,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>DŘEVO DRUŽSTVO Měřín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dílenský montážník / dílenská montážnice nábytku, 17.8.2026 22:30:02</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku, 8.9.2026 9:49:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 8 z 8</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1B3303CA"/>
+    <w:nsid w:val="73D4FF5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8119,51 +8119,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="536A9AE9"/>
+    <w:nsid w:val="603C693C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8249,51 +8249,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5E331045"/>
+    <w:nsid w:val="59FD911B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8379,51 +8379,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="39E10990"/>
+    <w:nsid w:val="5D140510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8509,51 +8509,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="356AE3CE"/>
+    <w:nsid w:val="47670D97"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8639,51 +8639,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7C5C7B2A"/>
+    <w:nsid w:val="02BC1EC0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>