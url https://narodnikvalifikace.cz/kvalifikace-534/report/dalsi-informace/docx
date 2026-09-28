--- v7 (2026-09-08)
+++ v8 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7BCAF8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7BCAF8E5" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7BCAF8E5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C63544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C63544" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C63544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:26:58</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1314,51 +1314,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice výroby ohýbaného nábytku a dílců z vrstveného dřeva (kód: 33-067-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:26:58</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2389,51 +2389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice navalování povrchů v nábytkářské výrobě (kód: 33-059-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:26:58</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Truhlář nábytkář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:26:58</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>