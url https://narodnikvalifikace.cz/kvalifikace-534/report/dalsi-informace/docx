--- v8 (2026-09-28)
+++ v9 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R35C63544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR35C63544" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR35C63544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B1CD724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B1CD724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B1CD724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -515,850 +515,901 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3767"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
+        <w:t>Platnost od 30.1.2009 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Stavební truhlář/truhlářka (kód: 33-002-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Truhlář nábytkář / truhlářka nábytkářka (kód: 33-001-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="4644"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 27.8.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4912"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Truhlář/truhlářka pro obklady, schodiště a podlahy (kód: 33-024-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5160"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Truhlář/truhlářka pro příčky a vestavěný nábytek (kód: 33-023-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5407"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Truhlář/truhlářka pro výrobu oken a dveří (kód: 33-022-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5769"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5769"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 29.8.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6037"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6285"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6532"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6780"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník/pracovnice výroby sesazenek (kód: 33-018-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P13"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7141"/>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C14"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>●</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P14"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7141"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
         <w:t>Platnost od 21.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4035"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7410"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4282"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7657"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4530"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7905"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4778"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8153"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice výroby koster pro čalouněný nábytek (kód: 33-036-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5139"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8514"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5139"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="8514"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 21.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5407"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8782"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5655"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9030"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5903"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9278"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6151"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9526"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice pro povrchovou úpravu nábytku (kód: 33-019-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6512"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9887"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6512"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9887"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 21.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6780"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10155"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7028"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10403"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7276"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10651"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7524"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10899"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice výroby obalovaných dílců pro výrobu nábytku na vakuovém lisu (kód: 33-047-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7885"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11260"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7885"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="11260"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8153"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11528"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8401"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11776"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8649"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12024"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha vrtacích strojů v nábytkářské výrobě (kód: 33-058-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8897"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12272"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9258"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12633"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9258"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="12633"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9526"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12901"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9774"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13149"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10022"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13397"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10269"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13644"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice navalování povrchů v nábytkářské výrobě (kód: 33-059-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10631"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="14006"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="10631"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="14006"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10899"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14274"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11147"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14522"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11394"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14769"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11642"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="15017"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice tvarového broušení v nábytkářské výrobě (kód: 33-061-H)</w:t>
-      </w:r>
-[...202 lines deleted...]
-        <w:t>Pracovník/pracovnice výroby ohýbaného nábytku a dílců z vrstveného dřeva (kód: 33-067-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1478,51 +1529,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="2268"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 29.8.2012 do neomezeně</w:t>
+        <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2536"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="2784"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
@@ -1546,51 +1597,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="3279"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby sesazenek (kód: 33-018-H)</w:t>
+        <w:t>Pracovník/pracovnice olepování tvarových bočních ploch v nábytkářské výrobě (kód: 33-062-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3640"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3640"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
@@ -1648,792 +1699,741 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4652"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě (kód: 33-060-H)</w:t>
+        <w:t>Pracovník/pracovnice výroby ohýbaného nábytku a dílců z vrstveného dřeva (kód: 33-067-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5013"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5013"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 30.1.2009 do neomezeně</w:t>
+        <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5281"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Stavební truhlář/truhlářka (kód: 33-002-H)</w:t>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5529"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Truhlář nábytkář / truhlářka nábytkářka (kód: 33-001-H)</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="5777"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6025"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník/pracovnice plošného broušení v nábytkářské výrobě (kód: 33-060-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P6"/>
+        <w:framePr w:w="10710" w:h="113" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6273"/>
+        <w:rPr>
+          <w:rStyle w:val="C7"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P11"/>
+        <w:framePr w:w="10710" w:h="340" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6613"/>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C12"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úplné profesní kvalifikace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P15"/>
+        <w:framePr w:w="10710" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7066"/>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C16"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Platnost od 29.8.2012 do neomezeně</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10710" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7314"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Úplnou profesní kvalifikaci Truhlář nábytkář (kód: 33-99-H/07) lze prokázat předložením osvědčení o získání některé z uvedených skupin profesních kvalifikací:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5890"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7906"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5890"/>
-[...102 lines deleted...]
-          <w:rStyle w:val="C16"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7906"/>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 29.8.2012 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10710" w:h="478" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7944"/>
-[...10 lines deleted...]
-        <w:t>Úplnou profesní kvalifikaci Truhlář nábytkář (kód: 33-99-H/07) lze prokázat předložením osvědčení o získání některé z uvedených skupin profesních kvalifikací:</w:t>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8174"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8422"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8670"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="P12"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8918"/>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="C13"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:t>Pracovník/pracovnice výroby sesazenek (kód: 33-018-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="8535"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9279"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="8535"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9279"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 21.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="8803"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9547"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9051"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9795"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9299"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10043"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="9547"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10291"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice výroby koster pro čalouněný nábytek (kód: 33-036-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="9908"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="10652"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="9908"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="10652"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 21.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10176"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10920"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10424"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11168"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10672"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11416"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="10920"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11663"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice pro povrchovou úpravu nábytku (kód: 33-019-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="11281"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12025"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="11281"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="12025"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 21.4.2015 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11549"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12293"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="11797"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12540"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12045"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12788"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12293"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13036"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice výroby obalovaných dílců pro výrobu nábytku na vakuovém lisu (kód: 33-047-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
-        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="12654"/>
+        <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="13397"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
-        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="12654"/>
+        <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="13397"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="12922"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13665"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13170"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13913"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku (kód: 33-017-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13418"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14161"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Obsluha vrtacích strojů v nábytkářské výrobě (kód: 33-058-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
-        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="13665"/>
+        <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="14409"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
-      </w:r>
-[...100 lines deleted...]
-        <w:t>Pracovník/pracovnice navalování povrchů v nábytkářské výrobě (kód: 33-059-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2621,51 +2621,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="3279"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice tvarového broušení v nábytkářské výrobě (kód: 33-061-H)</w:t>
+        <w:t>Pracovník/pracovnice navalování povrchů v nábytkářské výrobě (kód: 33-059-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="3640"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="3640"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
@@ -2723,51 +2723,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="4652"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice olepování tvarových bočních ploch v nábytkářské výrobě (kód: 33-062-H)</w:t>
+        <w:t>Pracovník/pracovnice tvarového broušení v nábytkářské výrobě (kód: 33-061-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="5013"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="5013"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
@@ -2825,85 +2825,85 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6025"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby ohýbaného nábytku a dílců z vrstveného dřeva (kód: 33-067-H)</w:t>
+        <w:t>Pracovník/pracovnice olepování tvarových bočních ploch v nábytkářské výrobě (kód: 33-062-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="6386"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="6386"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Platnost od 29.8.2012 do neomezeně</w:t>
+        <w:t>Platnost od 26.4.2016 do neomezeně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6654"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Dílenský montážník / dílenská montážnice nábytku (kód: 33-020-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="6902"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
@@ -2927,51 +2927,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P12"/>
         <w:framePr w:w="10256" w:h="248" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="482" w:y="7398"/>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Pracovník/pracovnice výroby sesazenek (kód: 33-018-H)</w:t>
+        <w:t>Pracovník/pracovnice výroby ohýbaného nábytku a dílců z vrstveného dřeva (kód: 33-067-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P13"/>
         <w:framePr w:w="398" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="7759"/>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C14"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>●</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P14"/>
         <w:framePr w:w="10312" w:h="268" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="454" w:y="7759"/>
         <w:rPr>
           <w:rStyle w:val="C15"/>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Truhlář nábytkář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.9.2026 12:42:55</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>