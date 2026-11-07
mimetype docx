--- v9 (2026-10-18)
+++ v10 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5B1CD724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5B1CD724" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5B1CD724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R178ED94E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR178ED94E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR178ED94E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3240" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7490" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Další informace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -300,51 +300,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C9"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.11.2026 17:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1365,51 +1365,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice tvarového broušení v nábytkářské výrobě (kód: 33-061-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.11.2026 17:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2389,51 +2389,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C13"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Pracovník/pracovnice dýhování a laminátování nábytku (kód: 33-016-H)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.11.2026 17:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3181,51 +3181,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C19"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Truhlář nábytkář</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P9"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C10"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 18.10.2026 16:28:28</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.11.2026 17:29:00</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P10"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C11"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 4</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>