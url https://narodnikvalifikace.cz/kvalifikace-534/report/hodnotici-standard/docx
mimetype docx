--- v0 (2026-04-16)
+++ v1 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R1B8C3FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR1B8C3FFC" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR1B8C3FFC" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17D45471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17D45471" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17D45471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 16.4.2026 5:32:30</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="209FB1C5"/>
+    <w:nsid w:val="4AB1C448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="15784CF9"/>
+    <w:nsid w:val="05DC1E1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="33592B81"/>
+    <w:nsid w:val="1599420D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E264B7D"/>
+    <w:nsid w:val="2CC409A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50D54B80"/>
+    <w:nsid w:val="1E837696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3A0DDF8E"/>
+    <w:nsid w:val="5DCC936C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>