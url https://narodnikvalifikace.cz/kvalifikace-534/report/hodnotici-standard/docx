--- v1 (2026-05-07)
+++ v2 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R17D45471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR17D45471" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR17D45471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E39FD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E39FD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E39FD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.5.2026 16:07:52</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4AB1C448"/>
+    <w:nsid w:val="2FAC9FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="05DC1E1A"/>
+    <w:nsid w:val="120E4BD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1599420D"/>
+    <w:nsid w:val="585AE559"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2CC409A4"/>
+    <w:nsid w:val="532CA508"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1E837696"/>
+    <w:nsid w:val="0028292B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5DCC936C"/>
+    <w:nsid w:val="230F0F52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>