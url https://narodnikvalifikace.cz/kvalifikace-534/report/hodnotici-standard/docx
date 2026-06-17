--- v2 (2026-05-27)
+++ v3 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R56E39FD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR56E39FD0" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR56E39FD0" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12FDF2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12FDF2A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12FDF2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 28.5.2026 1:24:05</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2FAC9FDD"/>
+    <w:nsid w:val="1C0DC73B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="120E4BD2"/>
+    <w:nsid w:val="0935068A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="585AE559"/>
+    <w:nsid w:val="0DBFA152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="532CA508"/>
+    <w:nsid w:val="6465F2F0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0028292B"/>
+    <w:nsid w:val="094C6CF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="230F0F52"/>
+    <w:nsid w:val="5054EAB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>