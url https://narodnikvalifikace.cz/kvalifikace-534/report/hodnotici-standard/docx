--- v3 (2026-06-17)
+++ v4 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R12FDF2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR12FDF2A6" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR12FDF2A6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A5C88AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A5C88AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A5C88AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.6.2026 9:35:43</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C0DC73B"/>
+    <w:nsid w:val="7BC45256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0935068A"/>
+    <w:nsid w:val="53DCE0DE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0DBFA152"/>
+    <w:nsid w:val="0A9E0E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6465F2F0"/>
+    <w:nsid w:val="555D2B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="094C6CF5"/>
+    <w:nsid w:val="02D92044"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5054EAB6"/>
+    <w:nsid w:val="56A251CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>