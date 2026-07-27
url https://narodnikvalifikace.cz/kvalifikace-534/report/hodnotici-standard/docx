--- v4 (2026-07-07)
+++ v5 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2A5C88AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2A5C88AF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2A5C88AF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R564DF86A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR564DF86A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR564DF86A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 11:07:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7BC45256"/>
+    <w:nsid w:val="395259EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53DCE0DE"/>
+    <w:nsid w:val="3F9F3799"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0A9E0E9B"/>
+    <w:nsid w:val="3C721D57"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="555D2B0A"/>
+    <w:nsid w:val="7FDC6CD1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="02D92044"/>
+    <w:nsid w:val="42F9EE0F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="56A251CF"/>
+    <w:nsid w:val="755DA3F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>