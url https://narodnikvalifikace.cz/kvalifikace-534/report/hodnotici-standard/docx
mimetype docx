--- v5 (2026-07-27)
+++ v6 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R564DF86A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR564DF86A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR564DF86A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E10EB94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E10EB94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E10EB94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 12:38:38</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="395259EC"/>
+    <w:nsid w:val="05F54BA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9F3799"/>
+    <w:nsid w:val="676C943D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C721D57"/>
+    <w:nsid w:val="6FD4FA2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7FDC6CD1"/>
+    <w:nsid w:val="5062AF50"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="42F9EE0F"/>
+    <w:nsid w:val="72DE3765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="755DA3F4"/>
+    <w:nsid w:val="6DEFECFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>