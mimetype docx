--- v6 (2026-08-17)
+++ v7 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E10EB94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E10EB94" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E10EB94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R530F7A0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR530F7A0D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR530F7A0D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 18:17:02</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 5:29:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="05F54BA8"/>
+    <w:nsid w:val="67C6BA28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="676C943D"/>
+    <w:nsid w:val="67F03C03"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6FD4FA2B"/>
+    <w:nsid w:val="289620FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5062AF50"/>
+    <w:nsid w:val="1F7A5CA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="72DE3765"/>
+    <w:nsid w:val="1A915237"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6DEFECFF"/>
+    <w:nsid w:val="43DECD52"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>