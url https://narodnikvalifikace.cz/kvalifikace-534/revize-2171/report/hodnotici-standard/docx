--- v0 (2026-04-29)
+++ v1 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E1F4B22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E1F4B22" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E1F4B22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AEDDE68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AEDDE68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AEDDE68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 29.4.2026 5:35:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="428A4212"/>
+    <w:nsid w:val="0EB50601"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4467F0B6"/>
+    <w:nsid w:val="2D4A6ADD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6E1D8C25"/>
+    <w:nsid w:val="3BED612C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45ACCEC8"/>
+    <w:nsid w:val="3BFDF448"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B4EC205"/>
+    <w:nsid w:val="4ABEF26A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="430B9866"/>
+    <w:nsid w:val="34742CFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>