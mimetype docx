--- v1 (2026-05-20)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AEDDE68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AEDDE68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AEDDE68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F390C08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F390C08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F390C08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 20.5.2026 5:51:29</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0EB50601"/>
+    <w:nsid w:val="7C63FA80"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D4A6ADD"/>
+    <w:nsid w:val="2EA01F70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3BED612C"/>
+    <w:nsid w:val="5B5847AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BFDF448"/>
+    <w:nsid w:val="5AF79941"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4ABEF26A"/>
+    <w:nsid w:val="041E8B16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="34742CFD"/>
+    <w:nsid w:val="06FE2ADC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>