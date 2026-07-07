--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4F390C08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4F390C08" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4F390C08" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB21FA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB21FA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB21FA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 15.6.2026 8:42:17</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7C63FA80"/>
+    <w:nsid w:val="309DFF8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2EA01F70"/>
+    <w:nsid w:val="790804C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5B5847AC"/>
+    <w:nsid w:val="44D796C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5AF79941"/>
+    <w:nsid w:val="664CA115"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="041E8B16"/>
+    <w:nsid w:val="3C8C8B6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="06FE2ADC"/>
+    <w:nsid w:val="0913AC7E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>