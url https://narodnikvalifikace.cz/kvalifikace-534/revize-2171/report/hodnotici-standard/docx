--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7AB21FA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7AB21FA2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7AB21FA2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE116FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 7.7.2026 14:28:18</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="309DFF8E"/>
+    <w:nsid w:val="2F3F618A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="790804C5"/>
+    <w:nsid w:val="79E7B842"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44D796C5"/>
+    <w:nsid w:val="219A06B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="664CA115"/>
+    <w:nsid w:val="0C0BDC9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3C8C8B6B"/>
+    <w:nsid w:val="516730E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0913AC7E"/>
+    <w:nsid w:val="2496BB99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>