--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2DE116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2DE116FF" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2DE116FF" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57F68F7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57F68F7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57F68F7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 27.7.2026 17:51:04</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2F3F618A"/>
+    <w:nsid w:val="30A48FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79E7B842"/>
+    <w:nsid w:val="4C510577"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="219A06B9"/>
+    <w:nsid w:val="1C550215"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0C0BDC9A"/>
+    <w:nsid w:val="0DD798E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="516730E3"/>
+    <w:nsid w:val="13BDF1F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="2496BB99"/>
+    <w:nsid w:val="32391404"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>