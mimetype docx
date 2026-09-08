--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R57F68F7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR57F68F7D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR57F68F7D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C6B9E06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C6B9E06" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C6B9E06" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 05.02.2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1825,51 +1825,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3046,51 +3046,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4766,51 +4766,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve"> uchazeč popíše základní druhy obráběcích nástrojů s ohledem na jejich důležité parametry. Autorizovaná osoba sleduje a posuzuje uchazeče při volbě a použití strojů a nástrojů, pracovních postupů opracování materiálů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6079,51 +6079,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7651,51 +7651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přestávky a na přípravu) je 8 až 10 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -8280,84 +8280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>LINETA, a. s., Praha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 17.8.2026 23:29:12</w:t>
+        <w:t>Obsluha strojů pro zpracování materiálů ve výrobě nábytku, 8.9.2026 8:55:18</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="30A48FEA"/>
+    <w:nsid w:val="6104D517"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8443,51 +8443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C510577"/>
+    <w:nsid w:val="1AEB02DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8573,51 +8573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1C550215"/>
+    <w:nsid w:val="37B4CFA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8703,51 +8703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DD798E8"/>
+    <w:nsid w:val="71BEB09B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8833,51 +8833,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="13BDF1F8"/>
+    <w:nsid w:val="130D96B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -8963,51 +8963,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32391404"/>
+    <w:nsid w:val="7B811696"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>