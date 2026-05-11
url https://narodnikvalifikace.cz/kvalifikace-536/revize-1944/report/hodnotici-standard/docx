--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6E254339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6E254339" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6E254339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R625450AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR625450AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR625450AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 19.4.2026 21:27:03</w:t>
+        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0C6240AD"/>
+    <w:nsid w:val="06B46674"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="10635DC7"/>
+    <w:nsid w:val="08309468"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0E851F86"/>
+    <w:nsid w:val="500AD5F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="3BB8AE68"/>
+    <w:nsid w:val="4FFB8B0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="25EAC941"/>
+    <w:nsid w:val="50513097"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="28E65EBB"/>
+    <w:nsid w:val="3E03616D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>