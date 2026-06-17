--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R625450AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR625450AB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR625450AB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4210EBEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4210EBEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4210EBEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.5.2026 5:56:31</w:t>
+        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06B46674"/>
+    <w:nsid w:val="2C16AE60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="08309468"/>
+    <w:nsid w:val="0A316D31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="500AD5F4"/>
+    <w:nsid w:val="5DEF4D96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4FFB8B0A"/>
+    <w:nsid w:val="7A79F8EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="50513097"/>
+    <w:nsid w:val="12B7BD13"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="3E03616D"/>
+    <w:nsid w:val="67924E59"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>