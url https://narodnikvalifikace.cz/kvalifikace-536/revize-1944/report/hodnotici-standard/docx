--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4210EBEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4210EBEB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4210EBEB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54DB8667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54DB8667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54DB8667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 17.6.2026 13:09:23</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="2C16AE60"/>
+    <w:nsid w:val="3379A7DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A316D31"/>
+    <w:nsid w:val="6AE49694"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="5DEF4D96"/>
+    <w:nsid w:val="61099E67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7A79F8EE"/>
+    <w:nsid w:val="5C4C20A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="12B7BD13"/>
+    <w:nsid w:val="2DDF9B7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="67924E59"/>
+    <w:nsid w:val="073AD902"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>