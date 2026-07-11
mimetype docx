--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R54DB8667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR54DB8667" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR54DB8667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5915D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5915D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5915D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 5:06:57</w:t>
+        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3379A7DD"/>
+    <w:nsid w:val="0F374B9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AE49694"/>
+    <w:nsid w:val="5D46AC16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="61099E67"/>
+    <w:nsid w:val="4A0063BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5C4C20A8"/>
+    <w:nsid w:val="7E5A3497"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2DDF9B7B"/>
+    <w:nsid w:val="3B21F2DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="073AD902"/>
+    <w:nsid w:val="7DE44AC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>