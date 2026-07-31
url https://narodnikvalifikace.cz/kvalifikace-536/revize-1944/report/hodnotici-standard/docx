--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R5C5915D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR5C5915D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR5C5915D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B34EFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B34EFFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B34EFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 11.7.2026 6:07:21</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0F374B9A"/>
+    <w:nsid w:val="0E989047"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D46AC16"/>
+    <w:nsid w:val="3B6B6DF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4A0063BA"/>
+    <w:nsid w:val="12FD9EB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7E5A3497"/>
+    <w:nsid w:val="0A7EC26F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3B21F2DD"/>
+    <w:nsid w:val="7E4C87D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7DE44AC3"/>
+    <w:nsid w:val="5AE1E97E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>