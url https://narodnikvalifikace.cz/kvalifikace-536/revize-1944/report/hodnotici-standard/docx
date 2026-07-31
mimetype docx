--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B34EFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B34EFFD" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B34EFFD" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D876856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D876856" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D876856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:29:23</w:t>
+        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0E989047"/>
+    <w:nsid w:val="581D1F63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3B6B6DF4"/>
+    <w:nsid w:val="1407093E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="12FD9EB3"/>
+    <w:nsid w:val="572F7FF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0A7EC26F"/>
+    <w:nsid w:val="717A8997"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="7E4C87D2"/>
+    <w:nsid w:val="40BC103C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5AE1E97E"/>
+    <w:nsid w:val="5565B81F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>