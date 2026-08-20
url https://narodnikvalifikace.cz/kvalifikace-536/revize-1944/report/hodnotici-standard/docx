--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2D876856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2D876856" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2D876856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R212E05A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR212E05A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR212E05A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 31.7.2026 16:34:39</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="581D1F63"/>
+    <w:nsid w:val="1C122B5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1407093E"/>
+    <w:nsid w:val="1017BA18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="572F7FF1"/>
+    <w:nsid w:val="3D0DCC62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="717A8997"/>
+    <w:nsid w:val="511FEF6F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40BC103C"/>
+    <w:nsid w:val="1FBE2CF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="5565B81F"/>
+    <w:nsid w:val="4D6E35E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>