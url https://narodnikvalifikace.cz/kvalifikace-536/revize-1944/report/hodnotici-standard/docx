--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R212E05A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR212E05A8" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR212E05A8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B21E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B21E68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B21E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:05:10</w:t>
+        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1C122B5E"/>
+    <w:nsid w:val="035CB908"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1017BA18"/>
+    <w:nsid w:val="2384DE38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3D0DCC62"/>
+    <w:nsid w:val="09C15A1A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="511FEF6F"/>
+    <w:nsid w:val="235CA88B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1FBE2CF9"/>
+    <w:nsid w:val="0A03954D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4D6E35E8"/>
+    <w:nsid w:val="08C4B77C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>