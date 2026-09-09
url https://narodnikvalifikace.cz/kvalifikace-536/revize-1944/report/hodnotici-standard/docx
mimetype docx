--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4B21E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4B21E68" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4B21E68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R4FA6F075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR4FA6F075" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR4FA6F075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 29.11.2016 do: 19.08.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1859,51 +1859,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2256,51 +2256,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -3689,51 +3689,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4796,51 +4796,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o autorizaci naleznete na stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6000,51 +6000,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky (bez času na přestávky a na přípravu) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozdělena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6685,84 +6685,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník výroby bednění, 20.8.2026 20:53:26</w:t>
+        <w:t>Dělník výroby bednění, 9.9.2026 23:04:36</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="035CB908"/>
+    <w:nsid w:val="608489F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6848,51 +6848,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2384DE38"/>
+    <w:nsid w:val="19F059F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -6978,51 +6978,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="09C15A1A"/>
+    <w:nsid w:val="10C333F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7108,51 +7108,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="235CA88B"/>
+    <w:nsid w:val="020FA0C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7238,51 +7238,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0A03954D"/>
+    <w:nsid w:val="2316F285"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7368,51 +7368,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="08C4B77C"/>
+    <w:nsid w:val="61F34271"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>