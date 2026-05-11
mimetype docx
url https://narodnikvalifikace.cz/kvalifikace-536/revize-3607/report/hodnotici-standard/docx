--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="RB3E7362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreRB3E7362" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customRB3E7362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36B6D90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36B6D90A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36B6D90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 19.4.2026 23:02:53</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="18EFFE9C"/>
+    <w:nsid w:val="3F9B7877"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="705B9463"/>
+    <w:nsid w:val="3F9AEBE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="353F8EE9"/>
+    <w:nsid w:val="064EF6D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0DBD6C3D"/>
+    <w:nsid w:val="356AC953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3AFFC77C"/>
+    <w:nsid w:val="24F76DAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="6F40FDE3"/>
+    <w:nsid w:val="4F4F35E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>