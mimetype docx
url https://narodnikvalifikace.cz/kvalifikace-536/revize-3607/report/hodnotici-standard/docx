--- v1 (2026-05-11)
+++ v2 (2026-06-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R36B6D90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR36B6D90A" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR36B6D90A" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R238872E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR238872E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR238872E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.5.2026 6:52:13</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F9B7877"/>
+    <w:nsid w:val="3F1022BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3F9AEBE5"/>
+    <w:nsid w:val="778AC07F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="064EF6D7"/>
+    <w:nsid w:val="0FF3396C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="356AC953"/>
+    <w:nsid w:val="12748FDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24F76DAC"/>
+    <w:nsid w:val="40C20F69"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="4F4F35E2"/>
+    <w:nsid w:val="38702ADB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>