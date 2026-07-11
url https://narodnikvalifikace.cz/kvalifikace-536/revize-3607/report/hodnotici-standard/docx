--- v2 (2026-06-17)
+++ v3 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R238872E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR238872E1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR238872E1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7399967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7399967B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7399967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 17.6.2026 15:09:58</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="3F1022BB"/>
+    <w:nsid w:val="6E3D7A39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="778AC07F"/>
+    <w:nsid w:val="1B14D213"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0FF3396C"/>
+    <w:nsid w:val="288D37A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="12748FDD"/>
+    <w:nsid w:val="13C2224B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="40C20F69"/>
+    <w:nsid w:val="1C7EABF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="38702ADB"/>
+    <w:nsid w:val="32EE1B18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>