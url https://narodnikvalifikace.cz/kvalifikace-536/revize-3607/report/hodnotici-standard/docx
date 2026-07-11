--- v3 (2026-07-11)
+++ v4 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7399967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7399967B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7399967B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R459D1F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR459D1F2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR459D1F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 6:25:01</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6E3D7A39"/>
+    <w:nsid w:val="0CC72BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1B14D213"/>
+    <w:nsid w:val="0160AEB3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="288D37A1"/>
+    <w:nsid w:val="65B72D21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13C2224B"/>
+    <w:nsid w:val="078FC1FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1C7EABF6"/>
+    <w:nsid w:val="704FDDFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="32EE1B18"/>
+    <w:nsid w:val="36CC673B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>