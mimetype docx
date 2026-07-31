--- v4 (2026-07-11)
+++ v5 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R459D1F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR459D1F2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR459D1F2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33BFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33BFF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33BFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 11.7.2026 7:23:26</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="0CC72BF5"/>
+    <w:nsid w:val="495D1D94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0160AEB3"/>
+    <w:nsid w:val="28850574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="65B72D21"/>
+    <w:nsid w:val="4F63716F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="078FC1FD"/>
+    <w:nsid w:val="2706F477"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="704FDDFA"/>
+    <w:nsid w:val="2BECA8A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="36CC673B"/>
+    <w:nsid w:val="44DA29F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>