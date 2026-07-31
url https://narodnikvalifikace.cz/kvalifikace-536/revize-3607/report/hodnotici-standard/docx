--- v5 (2026-07-31)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33BFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33BFF3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33BFF3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A10517C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A10517C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A10517C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 18:12:41</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="495D1D94"/>
+    <w:nsid w:val="6F3B5661"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="28850574"/>
+    <w:nsid w:val="4C7EA819"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4F63716F"/>
+    <w:nsid w:val="1D93EAA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="2706F477"/>
+    <w:nsid w:val="0903FB84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2BECA8A2"/>
+    <w:nsid w:val="24C72D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="44DA29F5"/>
+    <w:nsid w:val="42156288"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>