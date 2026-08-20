--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6A10517C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6A10517C" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6A10517C" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R245B1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR245B1288" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR245B1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 21.10.2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1913,51 +1913,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2560,51 +2560,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4125,51 +4125,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Zkouška probíhá před jednou autorizovanou osobou; zkoušejícím je jedna autorizovaná fyzická osoba s autorizací pro příslušnou profesní kvalifikaci anebo jeden autorizovaný zástupce autorizované podnikající fyzické nebo právnické osoby s autorizací pro příslušnou profesní kvalifikaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5173,51 +5173,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6377,51 +6377,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t xml:space="preserve">Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6950,84 +6950,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Radek Nový - RN střechy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby bednění, 31.7.2026 19:30:46</w:t>
+        <w:t>Dělník/dělnice výroby bednění, 21.8.2026 0:58:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F3B5661"/>
+    <w:nsid w:val="42724E48"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7113,51 +7113,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C7EA819"/>
+    <w:nsid w:val="3349EC5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7243,51 +7243,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D93EAA4"/>
+    <w:nsid w:val="7F049486"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7373,51 +7373,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="0903FB84"/>
+    <w:nsid w:val="6DC0D156"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7503,51 +7503,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000123">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="24C72D7A"/>
+    <w:nsid w:val="12C91D3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000125">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7633,51 +7633,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000012C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="42156288"/>
+    <w:nsid w:val="666A42B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000012D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000012E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>