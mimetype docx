--- v0 (2026-04-19)
+++ v1 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R59272703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR59272703" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR59272703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R339AE9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR339AE9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR339AE9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 19.4.2026 23:33:33</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7E839C43"/>
+    <w:nsid w:val="63F243ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4B1BB2CD"/>
+    <w:nsid w:val="0A93FC33"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6AD049A3"/>
+    <w:nsid w:val="1F05CEC6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="03AEA9BB"/>
+    <w:nsid w:val="40D433C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>