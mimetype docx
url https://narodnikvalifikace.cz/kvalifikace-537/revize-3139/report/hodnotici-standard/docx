--- v1 (2026-05-11)
+++ v2 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R339AE9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR339AE9E3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR339AE9E3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33A6220D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33A6220D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33A6220D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.5.2026 9:05:16</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="63F243ED"/>
+    <w:nsid w:val="24DDD872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0A93FC33"/>
+    <w:nsid w:val="1734CC8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F05CEC6"/>
+    <w:nsid w:val="26F47D70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="40D433C4"/>
+    <w:nsid w:val="562CBFF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>