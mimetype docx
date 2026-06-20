--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R33A6220D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR33A6220D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR33A6220D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25673439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25673439" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25673439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.5.2026 15:44:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="24DDD872"/>
+    <w:nsid w:val="06158012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1734CC8C"/>
+    <w:nsid w:val="2929A89A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26F47D70"/>
+    <w:nsid w:val="3C602A55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="562CBFF5"/>
+    <w:nsid w:val="7243D918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>