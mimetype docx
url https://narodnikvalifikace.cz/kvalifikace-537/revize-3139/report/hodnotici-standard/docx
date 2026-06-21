--- v3 (2026-06-20)
+++ v4 (2026-06-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R25673439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR25673439" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR25673439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26949775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26949775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26949775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 1:04:08</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="06158012"/>
+    <w:nsid w:val="7543C718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2929A89A"/>
+    <w:nsid w:val="2D015CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C602A55"/>
+    <w:nsid w:val="26DF2E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="7243D918"/>
+    <w:nsid w:val="23A526CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>