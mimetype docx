--- v4 (2026-06-21)
+++ v5 (2026-07-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R26949775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR26949775" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR26949775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7408FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7408FC2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7408FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 21.6.2026 2:42:02</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="7543C718"/>
+    <w:nsid w:val="1CE6628F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2D015CDE"/>
+    <w:nsid w:val="5150948B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26DF2E62"/>
+    <w:nsid w:val="44402CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="23A526CB"/>
+    <w:nsid w:val="649474EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>