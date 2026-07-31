--- v5 (2026-07-11)
+++ v6 (2026-07-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R7408FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR7408FC2F" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR7408FC2F" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3886E1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3886E1D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3886E1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 11.7.2026 6:43:20</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1CE6628F"/>
+    <w:nsid w:val="6F5B299E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5150948B"/>
+    <w:nsid w:val="770EE54E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="44402CF7"/>
+    <w:nsid w:val="635171A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="649474EB"/>
+    <w:nsid w:val="5D717D9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>