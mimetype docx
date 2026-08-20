--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R3886E1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR3886E1D9" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR3886E1D9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79849866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79849866" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79849866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 31.7.2026 16:33:59</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="6F5B299E"/>
+    <w:nsid w:val="1BEA7A4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="770EE54E"/>
+    <w:nsid w:val="3292B1CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="635171A9"/>
+    <w:nsid w:val="2425213A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5D717D9A"/>
+    <w:nsid w:val="45659CE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>