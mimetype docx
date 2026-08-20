--- v7 (2026-08-20)
+++ v8 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R79849866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR79849866" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR79849866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R225CAA2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR225CAA2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR225CAA2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 19:59:55</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="1BEA7A4A"/>
+    <w:nsid w:val="4F426B87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3292B1CC"/>
+    <w:nsid w:val="4FCF7893"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2425213A"/>
+    <w:nsid w:val="1FF3316D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="45659CE5"/>
+    <w:nsid w:val="5F1C4874"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>