--- v8 (2026-08-20)
+++ v9 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R225CAA2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR225CAA2B" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR225CAA2B" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R8A3F835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR8A3F835" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR8A3F835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="3963" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6766" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Hodnotící standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -641,51 +641,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 19.06.2020</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1663,51 +1663,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -2310,51 +2310,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C23"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Je třeba splnit všechna kritéria.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -4066,51 +4066,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kritérií hodnocení formou praktického předvedení je třeba přihlížet především k bezpečnému provádění všech úkonů a ke kvalitě zhotoveného výrobku. Pokud ze strany uchazeče nebudou při ověřování kompetencí dodržovány zásady BOZP, ohodnotí zkoušející danou kompetenci, při níž došlo k porušení zásad BOZP, výsledkem „nesplnil“.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 4 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -5392,51 +5392,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Žádost o udělení autorizace naleznete na internetových stránkách autorizujícího orgánu: Ministerstvo průmyslu a obchodu, www.mpo.cz.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 5 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -6651,51 +6651,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Celková doba trvání vlastní zkoušky jednoho uchazeče (bez času na přípravu a přestávky) je 5 až 6 hodin (hodinou se rozumí 60 minut). Zkouška může být rozložena do více dnů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 6 z 7</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -7280,84 +7280,84 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 20.8.2026 20:08:27</w:t>
+        <w:t>Dělník/dělnice výroby dřevařských polotovarů, 10.9.2026 1:17:56</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15940"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 7 z 7</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:abstractNum w:abstractNumId="0">
-    <w:nsid w:val="4F426B87"/>
+    <w:nsid w:val="7E7753E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000101">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7443,51 +7443,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000108">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4FCF7893"/>
+    <w:nsid w:val="383C6FEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000109">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000010A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7573,51 +7573,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="00000111">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:cs="Arial" w:hAnsi="Arial" w:eastAsia="Arial"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1FF3316D"/>
+    <w:nsid w:val="2CE27DCA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="00000112">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="00000113">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
@@ -7703,51 +7703,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="2880"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0000011A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="3240"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="5F1C4874"/>
+    <w:nsid w:val="66E9E846"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0" w:tplc="0000011B">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0000011C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>