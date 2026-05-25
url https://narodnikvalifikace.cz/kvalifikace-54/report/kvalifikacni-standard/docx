--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R689F3B93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR689F3B93" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR689F3B93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48A023A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48A023A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48A023A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 29.4.2026 1:39:13</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 25.5.2026 3:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 29.4.2026 1:39:13</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 25.5.2026 3:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1959,51 +1959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 29.4.2026 1:39:13</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 25.5.2026 3:19:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>