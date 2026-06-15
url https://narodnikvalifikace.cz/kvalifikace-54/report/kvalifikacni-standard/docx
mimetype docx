--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R48A023A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR48A023A3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR48A023A3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43C273E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43C273E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43C273E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 25.5.2026 3:19:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 15.6.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 25.5.2026 3:19:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 15.6.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1959,51 +1959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 25.5.2026 3:19:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 15.6.2026 2:47:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>