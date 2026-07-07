--- v2 (2026-06-15)
+++ v3 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R43C273E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR43C273E" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR43C273E" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39D05770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39D05770" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39D05770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 15.6.2026 2:47:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 7.7.2026 9:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 15.6.2026 2:47:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 7.7.2026 9:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1959,51 +1959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 15.6.2026 2:47:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 7.7.2026 9:55:19</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>