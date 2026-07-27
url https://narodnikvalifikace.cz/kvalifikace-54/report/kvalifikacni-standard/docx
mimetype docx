--- v3 (2026-07-07)
+++ v4 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R39D05770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR39D05770" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR39D05770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA2683D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA2683D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA2683D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 7.7.2026 9:55:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 27.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 7.7.2026 9:55:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 27.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1959,51 +1959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 7.7.2026 9:55:19</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 27.7.2026 12:38:53</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>