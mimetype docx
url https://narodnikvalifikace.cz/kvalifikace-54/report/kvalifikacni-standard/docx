--- v4 (2026-07-27)
+++ v5 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R6AA2683D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR6AA2683D" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR6AA2683D" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16BC3DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16BC3DCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16BC3DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 27.7.2026 12:38:53</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 17.8.2026 18:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 27.7.2026 12:38:53</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 17.8.2026 18:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1959,51 +1959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 27.7.2026 12:38:53</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 17.8.2026 18:17:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>