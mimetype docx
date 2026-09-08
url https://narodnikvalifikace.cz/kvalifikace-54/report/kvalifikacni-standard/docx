--- v5 (2026-08-17)
+++ v6 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R16BC3DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR16BC3DCE" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR16BC3DCE" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="R2E8AEEAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" /><Relationship Id="coreR2E8AEEAB" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" /><Relationship Id="customR2E8AEEAB" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="/docProps/custom.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" mc:Ignorable="wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P1"/>
         <w:framePr w:w="4376" w:h="794" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="6354" w:y="720"/>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C4"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Kvalifikační standard</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -695,51 +695,51 @@
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C15"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Standard je platný od: 27.10.2023</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 17.8.2026 18:17:37</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 8.9.2026 5:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 1 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1442,51 +1442,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Při ověřování kompetencí, zejména formou praktického předvedení, zkoušející sleduje způsob provedení zadané činnosti, dodržování hygienických zásad, posuzuje hospodárné využívání surovin, dodržování ekologických principů při výrobě dodržování zásad bezpečnosti práce, dodržování časového harmonogramu a dodržování organizace práce. Zkoušející ověřuje hodnoticí kritéria průběžně při plnění příslušných odborných způsobilostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 17.8.2026 18:17:37</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 8.9.2026 5:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 2 z 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:rPr>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:sectPr>
@@ -1959,51 +1959,51 @@
           <w:vanish w:val="0"/>
           <w:color w:val="auto"/>
           <w:sz w:val="20"/>
           <w:u w:val="none"/>
           <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           <w:vertAlign w:val="baseline"/>
           <w:lang/>
         </w:rPr>
         <w:t>Steinhauser, s. r. o.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P21"/>
         <w:framePr w:w="7654" w:h="409" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="28" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C16"/>
           <w:rtl w:val="0"/>
         </w:rPr>
-        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 17.8.2026 18:17:37</w:t>
+        <w:t>Balič a expedient / balička a expedientka masa, drůbeže, králíků, zvěřiny a výrobků z nich, 8.9.2026 5:29:34</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="P22"/>
         <w:framePr w:w="2790" w:h="331" w:hRule="exact" w:wrap="none" w:vAnchor="page" w:hAnchor="margin" w:x="7911" w:y="15861"/>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="C17"/>
           <w:rtl w:val="0"/>
         </w:rPr>
         <w:t>Strana 3 z 3</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:type w:val="nextPage"/>
       <w:pgSz w:w="11908" w:h="16833"/>
       <w:pgMar w:left="572" w:right="566" w:top="566" w:bottom="566" w:header="720" w:footer="720" w:gutter="0"/>
       <w:formProt w:val="0"/>
     </w:sectPr>